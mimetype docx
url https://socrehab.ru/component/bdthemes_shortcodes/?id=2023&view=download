--- v0 (2026-06-21)
+++ v1 (2026-08-14)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="3907F169" w14:textId="77777777" w:rsidR="00CF04CA" w:rsidRPr="00D04DE6" w:rsidRDefault="00CF04CA" w:rsidP="001F22EE">
       <w:pPr>
@@ -115,83 +116,83 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E479F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00943EAC" w:rsidRPr="00E479F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00943EAC" w:rsidRPr="0035391D">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00943EAC" w:rsidRPr="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о деятельности </w:t>
       </w:r>
-      <w:r w:rsidR="00E479F7" w:rsidRPr="0035391D">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00E479F7" w:rsidRPr="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  за 202</w:t>
       </w:r>
-      <w:r w:rsidR="00A76831">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidR="00A76831" w:rsidRPr="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0035391D">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276113A9" w14:textId="77777777" w:rsidR="00DE62BD" w:rsidRDefault="00DE62BD" w:rsidP="00DE62BD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="523C0CE4" w14:textId="77777777" w:rsidR="00DE62BD" w:rsidRPr="00D71549" w:rsidRDefault="00DE62BD" w:rsidP="00C87139">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -216,497 +217,815 @@
       <w:r w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> установлению и укреплению </w:t>
       </w:r>
       <w:r w:rsidR="004D5FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> социального партнерства с профильными органами государственной власти, некоммерческими организациями, представителями бизнеса, средств массовой информации и др.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C76024" w14:textId="7E65C308" w:rsidR="00DE62BD" w:rsidRPr="00D71549" w:rsidRDefault="00DE62BD" w:rsidP="00C87139">
+    <w:p w14:paraId="18ABF732" w14:textId="77777777" w:rsidR="00CB2911" w:rsidRDefault="00CB2911" w:rsidP="00C87139">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D71549">
-[...58 lines deleted...]
-    <w:p w14:paraId="4FC032B3" w14:textId="49907C4C" w:rsidR="00D71549" w:rsidRDefault="00DD6DD6" w:rsidP="00C87139">
+    </w:p>
+    <w:p w14:paraId="64C76024" w14:textId="44F57C3D" w:rsidR="00DE62BD" w:rsidRDefault="00DE62BD" w:rsidP="00C87139">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D71549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Целевыми группами организации остались люди с ограниченными возможностями здоровья, предпенсионеры, </w:t>
+      </w:r>
+      <w:r w:rsidR="0011198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>люди старшего поколения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, женщины, находящиеся в декретном отпуске или воспитывающие малолетних детей, семьи, дети</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, молодежь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71549" w:rsidRPr="00D71549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и другие социально незащищенные категории граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103D3E21" w14:textId="77777777" w:rsidR="00CB2911" w:rsidRDefault="00CB2911" w:rsidP="00C87139">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D94CDE0" w14:textId="224A1CBD" w:rsidR="00C422D4" w:rsidRPr="00C422D4" w:rsidRDefault="00C422D4" w:rsidP="00C87139">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C422D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Деятельность НРООИ «Социальная реабилитация» в 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C422D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> году осуществлялась в     соответствии с Уставом организации, социально-ориентированными программами,    «Живи активно и позитивно», </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C422D4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C422D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Детство. Креатив. Семья</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C422D4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.», </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C422D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Семейное дело», </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C422D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>решениями общего собрания и   правления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37522268" w14:textId="77777777" w:rsidR="00CB2911" w:rsidRDefault="00CB2911" w:rsidP="00C87139">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC032B3" w14:textId="4FFCFBBB" w:rsidR="00D71549" w:rsidRDefault="00DD6DD6" w:rsidP="00C87139">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В течение 2023</w:t>
       </w:r>
       <w:r w:rsidR="00DE62BD" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года </w:t>
       </w:r>
       <w:r w:rsidR="00D71549" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  обеспечение эффективной </w:t>
       </w:r>
       <w:r w:rsidR="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D71549" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> работы организации по выполнению Уставных целей и задач было достигнуто за счет грантов и субсидий местного и федерального уровня, привлечения пожертвований бизнеса, некоммерческих организаций, предпринимательской деятельности</w:t>
       </w:r>
       <w:r w:rsidR="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B65CCE7" w14:textId="77777777" w:rsidR="00DE62BD" w:rsidRPr="00D71549" w:rsidRDefault="00DE62BD" w:rsidP="00C87139">
+    <w:p w14:paraId="136B0DD2" w14:textId="77777777" w:rsidR="00DA1BCE" w:rsidRDefault="00DA1BCE" w:rsidP="00DA1BCE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4595212A" w14:textId="64A4700A" w:rsidR="00DA1BCE" w:rsidRPr="00DA1BCE" w:rsidRDefault="00DA1BCE" w:rsidP="00DA1BCE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Основные направления реализованы в социально-значимых проектах и программах в</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C4B876" w14:textId="47807A09" w:rsidR="00DA1BCE" w:rsidRPr="00DA1BCE" w:rsidRDefault="00DA1BCE" w:rsidP="00DA1BCE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>интересах целевых аудиторий организации и включают</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23334D88" w14:textId="77777777" w:rsidR="0011198F" w:rsidRPr="007B61D9" w:rsidRDefault="0011198F" w:rsidP="0011198F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...42 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">социальное проектирование; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023219BA" w14:textId="77777777" w:rsidR="0011198F" w:rsidRPr="007B61D9" w:rsidRDefault="0011198F" w:rsidP="0011198F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образовательную деятельность с использованием современных методов обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57119457" w14:textId="77777777" w:rsidR="0011198F" w:rsidRPr="007B61D9" w:rsidRDefault="0011198F" w:rsidP="0011198F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="a3"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>развитие социального предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5874A80C" w14:textId="77777777" w:rsidR="0011198F" w:rsidRPr="007B61D9" w:rsidRDefault="0011198F" w:rsidP="0011198F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>деятельность в сфере продвижения цифровой грамотности среди людей пожилого возраста и инвалидов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5FA80F" w14:textId="6AB881D9" w:rsidR="0011198F" w:rsidRPr="007B61D9" w:rsidRDefault="0011198F" w:rsidP="0011198F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>развитие, в сотрудничестве с партнерами из числа некоммерческих организаций и социальных предпринимателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BEF6CF" w14:textId="2425BF22" w:rsidR="0011198F" w:rsidRPr="007B61D9" w:rsidRDefault="0011198F" w:rsidP="0011198F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>деятельность в области креативных индустрий, детского технического и художественного творчества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670F0EE1" w14:textId="77777777" w:rsidR="0011198F" w:rsidRPr="0011198F" w:rsidRDefault="0011198F" w:rsidP="0011198F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>консультационную поддержку по широкому спектру вопросов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BAC9F8" w14:textId="77777777" w:rsidR="0011198F" w:rsidRPr="0011198F" w:rsidRDefault="0011198F" w:rsidP="0011198F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011198F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>добровольчество и волонтерство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211C27DE" w14:textId="6CDE10B9" w:rsidR="00DE62BD" w:rsidRPr="00D71549" w:rsidRDefault="00DE62BD" w:rsidP="00DA1BCE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="-709" w:firstLine="0"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="503225F9" w14:textId="77777777" w:rsidR="00DE62BD" w:rsidRPr="00D71549" w:rsidRDefault="00DE62BD" w:rsidP="00C87139">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503225F9" w14:textId="53BCE171" w:rsidR="00DE62BD" w:rsidRDefault="00DE62BD" w:rsidP="00C87139">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="-709" w:right="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>В течение всего отчетного периода организация успешно осуществляла реализацию следующих социальных</w:t>
+        <w:t>В течение всего отчетного периода организация успешно осуществляла</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реализацию следующих социально -</w:t>
       </w:r>
       <w:r w:rsidR="00D71549" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> значимых</w:t>
       </w:r>
       <w:r w:rsidR="00F404B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D71549" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> программ и</w:t>
       </w:r>
       <w:r w:rsidR="004D5FF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  проектов:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047478D9" w14:textId="1328AF9A" w:rsidR="0076053A" w:rsidRDefault="00B055D0" w:rsidP="00C87139">
+    <w:p w14:paraId="10219029" w14:textId="085E1305" w:rsidR="00CB2911" w:rsidRPr="00CB2911" w:rsidRDefault="00CB2911" w:rsidP="00C87139">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="-709" w:right="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проектная деятельность</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047478D9" w14:textId="2CAC4761" w:rsidR="0076053A" w:rsidRDefault="00B055D0" w:rsidP="00C87139">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
+      <w:r w:rsidR="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Проект </w:t>
+      </w:r>
       <w:r w:rsidR="00EC43CD" w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00EC43CD" w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Экосистема семьи» </w:t>
       </w:r>
       <w:r w:rsidR="00EC43CD" w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>для женщин, находящихся в декретном отпуске или воспитывающих малолетних детей до 14 лет, с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AC97C3" w14:textId="3F054C63" w:rsidR="00DD6DD6" w:rsidRDefault="00A76831" w:rsidP="00DD6DD6">
+    <w:p w14:paraId="25AC97C3" w14:textId="21EC6719" w:rsidR="00DD6DD6" w:rsidRDefault="00A76831" w:rsidP="00DD6DD6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
+      <w:r w:rsidR="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проект</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>«Робо</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Роботехника</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">техника </w:t>
       </w:r>
       <w:r w:rsidR="00DD6DD6" w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD6DD6" w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -740,70 +1059,88 @@
         <w:t xml:space="preserve"> 5-12 лет </w:t>
       </w:r>
       <w:r w:rsidR="00DD6DD6" w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FCB7D5" w14:textId="77777777" w:rsidR="00DD6DD6" w:rsidRDefault="00DD6DD6" w:rsidP="00DD6DD6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49504822" w14:textId="4E13C709" w:rsidR="00DD6DD6" w:rsidRDefault="00DD6DD6" w:rsidP="00DD6DD6">
+    <w:p w14:paraId="49504822" w14:textId="6A9D9052" w:rsidR="00DD6DD6" w:rsidRDefault="00DD6DD6" w:rsidP="00DD6DD6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. «Конкурс по креативному программированию для детей 6-12 </w:t>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проект</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Конкурс по креативному программированию для детей 6-12 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">лет»  </w:t>
       </w:r>
       <w:r w:rsidR="00135827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00135827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -851,139 +1188,168 @@
         </w:rPr>
         <w:t>государственного движения  детей и молодежи «Движение первых»</w:t>
       </w:r>
       <w:r w:rsidR="00135827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C7745E" w14:textId="77777777" w:rsidR="00135827" w:rsidRDefault="00135827" w:rsidP="00DD6DD6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3544D3D8" w14:textId="19F91D72" w:rsidR="00B055D0" w:rsidRPr="00AD2340" w:rsidRDefault="00DD6DD6" w:rsidP="00BF3D92">
+    <w:p w14:paraId="3544D3D8" w14:textId="7245E802" w:rsidR="00B055D0" w:rsidRPr="00AD2340" w:rsidRDefault="00DD6DD6" w:rsidP="00BF3D92">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
+      <w:r w:rsidR="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект </w:t>
+      </w:r>
       <w:r w:rsidR="00B055D0" w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00A91662">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Тимбилдинг «СемьЯ»</w:t>
+        <w:t>Тимбилдинг «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91662">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СемьЯ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91662">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00A00FF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>для детей и родителей</w:t>
+      </w:r>
       <w:r w:rsidR="00B055D0" w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">для детей и </w:t>
+        <w:t xml:space="preserve"> с использованием </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B055D0" w:rsidRPr="00B055D0">
-[...5 lines deleted...]
-        <w:t>родителей  с</w:t>
+      <w:r w:rsidR="00814BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">субсидии </w:t>
+      </w:r>
+      <w:r w:rsidR="0078177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Администрации</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00B055D0" w:rsidRPr="00B055D0">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0078177A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Администрации г.</w:t>
+        <w:t xml:space="preserve"> г.</w:t>
       </w:r>
       <w:r w:rsidR="00A92AE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0078177A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нижнего Новгорода</w:t>
       </w:r>
       <w:r w:rsidR="00A84374">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в рамках </w:t>
       </w:r>
@@ -1000,80 +1366,89 @@
       <w:r w:rsidR="00AD2340">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074A709E" w14:textId="77777777" w:rsidR="00A91662" w:rsidRDefault="00A91662" w:rsidP="00BF3D92">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7FE814" w14:textId="18AE8152" w:rsidR="005231DE" w:rsidRDefault="00B055D0" w:rsidP="00BF3D92">
+    <w:p w14:paraId="2C7FE814" w14:textId="01777E36" w:rsidR="005231DE" w:rsidRDefault="00B055D0" w:rsidP="00BF3D92">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0076053A" w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00CB2911" w:rsidRPr="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проект</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0076053A" w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Серебряный хакер и альфа-зуммеры: учимся вместе»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для п</w:t>
       </w:r>
@@ -1186,51 +1561,51 @@
       </w:r>
       <w:r w:rsidR="00AD2340">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A3DDDC" w14:textId="77777777" w:rsidR="00A91662" w:rsidRDefault="00A91662" w:rsidP="00BF3D92">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E37D26C" w14:textId="6E015F6F" w:rsidR="009C4B67" w:rsidRDefault="00A91662" w:rsidP="009C4B67">
+    <w:p w14:paraId="6E37D26C" w14:textId="6817BFC2" w:rsidR="009C4B67" w:rsidRDefault="00A91662" w:rsidP="009C4B67">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91662">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005231DE" w:rsidRPr="00A91662">
         <w:rPr>
@@ -1275,107 +1650,122 @@
       <w:r w:rsidR="009C4B67" w:rsidRPr="009C4B67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Благотворительного фонда Владимира Потанина».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B70D53" w14:textId="1CC899C2" w:rsidR="00FC553E" w:rsidRDefault="00FC553E" w:rsidP="009C4B67">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA4C272" w14:textId="77777777" w:rsidR="00FC553E" w:rsidRDefault="00FC553E" w:rsidP="00FC553E">
+    <w:p w14:paraId="3BA4C272" w14:textId="7DB54732" w:rsidR="00FC553E" w:rsidRDefault="00FC553E" w:rsidP="00FC553E">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC553E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC553E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC553E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В 2023 году проект </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC553E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Информационное окно</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2994">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2994">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> НРООИ «Социальная реабилитация» стал победителем конкурса </w:t>
+        <w:t xml:space="preserve"> НРООИ «Социальная реабилитация» стал</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2994">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> победителем конкурса </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2994">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Профессиональное развитие»</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2994">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Благотворительного фонда Владимира Потанина в номинации «Институциональный опыт». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BF660A" w14:textId="77777777" w:rsidR="00FC553E" w:rsidRPr="009C4B67" w:rsidRDefault="00FC553E" w:rsidP="009C4B67">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
@@ -1387,147 +1777,139 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="580C8F7A" w14:textId="77777777" w:rsidR="00A00FF3" w:rsidRDefault="0076053A" w:rsidP="00B055D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E9154E" w14:textId="7436D628" w:rsidR="00EA50FB" w:rsidRDefault="002A4AA2" w:rsidP="007B744D">
+    <w:p w14:paraId="74E9154E" w14:textId="6BEA6331" w:rsidR="00EA50FB" w:rsidRDefault="002A4AA2" w:rsidP="007B744D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В </w:t>
       </w:r>
       <w:r w:rsidR="00D428D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00A66158">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0000688F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> году НРООИ «Социальная </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0000688F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">году </w:t>
+        <w:t>реабилитация»</w:t>
       </w:r>
       <w:r w:rsidR="00E9278E" w:rsidRPr="00156B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0000688F">
-[...5 lines deleted...]
-        <w:t>НРООИ</w:t>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E33B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0000688F">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008E33B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> продолжила </w:t>
+        <w:t xml:space="preserve">продолжила </w:t>
       </w:r>
       <w:r w:rsidR="00E9278E" w:rsidRPr="00156B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> реализацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> социально значимого </w:t>
       </w:r>
       <w:r w:rsidR="00E9278E" w:rsidRPr="00156B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1723,219 +2105,236 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Информационная кампания</w:t>
       </w:r>
       <w:r w:rsidR="004D59D8" w:rsidRPr="00CA7D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA50FB" w:rsidRPr="00CA7D22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E032C2" w14:textId="2C5A13AB" w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0" w:rsidRDefault="00A14660" w:rsidP="00FB1EE0">
+    <w:p w14:paraId="13E032C2" w14:textId="5B19280A" w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0" w:rsidRDefault="00A14660" w:rsidP="00FB1EE0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нформационная кампания была нацелена на анонсировании мероприятий проекта, освещение его хода реализации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, результатов   </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">и </w:t>
+        <w:t xml:space="preserve">, результатов   и </w:t>
+      </w:r>
+      <w:r w:rsidR="004B45B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проходила</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
+        <w:t xml:space="preserve"> проходила через рассылк</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> через рассылк</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>у пресс</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6C27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">у пресс релизов </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> через пресс-службу Правительства Нижегородской области, размещение информации о проекте в СМИ, на сайте организации socrehab.ru и группе В</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> релизов </w:t>
+      </w:r>
+      <w:r w:rsidR="004B45B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Контакте Обучение-Развитие-Рост.  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> В результате представители целевой группы были информированы о возможных путях решения проблем, связанных с профессиональным развитием, содействием </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
+        <w:t xml:space="preserve"> через пресс-службу Правительства Нижегородской области, размещение информации о проекте в СМИ, на сайте организации socrehab.ru и группе В</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Контакте Обучение-Развитие-Рост.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
+        <w:t xml:space="preserve"> В результате представители целевой группы были информированы о возможных путях решения проблем, связанных с профессиональным развитием, содействием в </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>различных</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B45B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> форм</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144F9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ах</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
+        <w:t>различных форм</w:t>
+      </w:r>
+      <w:r w:rsidR="00144F9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> занятости и повышением материального благополучия семьи. В информационных сообщениях была предоставлена возможность безотлагательно подать заявку на получение требуемой услуги. Проведенная информационная кампания также обратила внимание общественности на проблемы укрепления института семьи среди родителей, сталкивающихся с материальными трудностями.</w:t>
+        <w:t>ах</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="282828"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> занятости и повышением материального благополучия семьи. В информационных сообщениях была предоставлена возможность безотлагательно подать заявку на получение требуемой услуги. Проведенная информационная кампания также обратила внимание общественности на проблемы </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1EE0" w:rsidRPr="00FB1EE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="282828"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>укрепления института семьи среди родителей, сталкивающихся с материальными трудностями.</w:t>
       </w:r>
       <w:r w:rsidR="00FB1EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B413E2" w14:textId="7AD6C833" w:rsidR="00FB1EE0" w:rsidRDefault="00FB1EE0" w:rsidP="00FB1EE0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2023,51 +2422,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB1EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ВКонтакте  551</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F890749" w14:textId="77777777" w:rsidR="00144F9F" w:rsidRPr="00144F9F" w:rsidRDefault="00A2588B" w:rsidP="00EC72E8">
+    <w:p w14:paraId="4F890749" w14:textId="77777777" w:rsidR="00144F9F" w:rsidRPr="00144F9F" w:rsidRDefault="00702432" w:rsidP="00EC72E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00EC72E8" w:rsidRPr="00D2477B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.niann.ru/?id=592499</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00EC72E8" w:rsidRPr="00D2477B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
@@ -2273,51 +2672,51 @@
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://nn.tsargrad.tv/news/nizhegorodskim-semjam-s-detmi-pomogut-professionalno-razvivatsja_788298</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00EC72E8" w:rsidRPr="00D2477B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://nnovgorod.bezformata.com/listnews/razvitiyu-semey-startoval-v-nizhegorodskoy/117395856/?ysclid=lpv16nb83718393388</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00EC72E8" w:rsidRPr="00D2477B">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://vk.com/wall-65345432_17299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77CB8CF8" w14:textId="477801D0" w:rsidR="00A66158" w:rsidRDefault="00A2588B" w:rsidP="00EC72E8">
+    <w:p w14:paraId="77CB8CF8" w14:textId="477801D0" w:rsidR="00A66158" w:rsidRDefault="00702432" w:rsidP="00EC72E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00EC72E8" w:rsidRPr="00D2477B">
           <w:rPr>
             <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://vk.com/wall-108060283_3451</w:t>
         </w:r>
@@ -2443,74 +2842,50 @@
         <w:r w:rsidR="00EC72E8" w:rsidRPr="00D2477B">
           <w:rPr>
             <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://vk.com/wall-108060283_3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44BFBE8D" w14:textId="77777777" w:rsidR="009D428C" w:rsidRDefault="009D428C" w:rsidP="00A1530C">
       <w:pPr>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF4AE7E" w14:textId="77777777" w:rsidR="009D428C" w:rsidRDefault="009D428C" w:rsidP="00A1530C">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5D7D12C0" w14:textId="6493B1CF" w:rsidR="00A1530C" w:rsidRPr="00A1530C" w:rsidRDefault="00B03621" w:rsidP="00A1530C">
       <w:pPr>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81F45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Информационная кампания проводилась с целью поддержать активность целевой группы, а также вовлечь в проект новых участников</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2652,51 +3027,60 @@
         <w:t>коучинговый</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и психологический подходы, нацеленная на повышении уверенности в себе, поиск ресурсов для самореализации и первые шаги к смелости заявить о себе.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Кроме встреч, участники проекта проходили психологическую диагностику и получили индивидуальные психологические портреты с описанием преобладающих психотипов и рекомендациями по выбору подходящих сфер деятельности, склонности к предпринимательству для более эффективной самореализации в профессиональной сфере</w:t>
+        <w:t xml:space="preserve">Кроме встреч, участники проекта проходили психологическую диагностику и получили индивидуальные психологические портреты с описанием преобладающих психотипов и рекомендациями </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>по выбору подходящих сфер деятельности, склонности к предпринимательству для более эффективной самореализации в профессиональной сфере</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C38E0C" w14:textId="510A046E" w:rsidR="00960BAC" w:rsidRDefault="00144F9F" w:rsidP="00960BAC">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
           <w:color w:val="282828"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144F9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2806,76 +3190,50 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> психологический портрет с рекомендациями для дальнейшей работы</w:t>
       </w:r>
       <w:r w:rsidR="002816B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, выбора направления для дальнейшей работы.</w:t>
       </w:r>
       <w:r w:rsidR="00960BAC">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
           <w:color w:val="282828"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="07B1D4C4" w14:textId="1AD01F9E" w:rsidR="003336BE" w:rsidRDefault="003336BE" w:rsidP="003336BE">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обучение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3228,102 +3586,102 @@
         </w:rPr>
         <w:t xml:space="preserve">проходили обучение по одному или более курсам (после прохождения одного курса можно было для изучения выбрать другой - </w:t>
       </w:r>
       <w:r w:rsidR="00BB05F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="003B095A" w:rsidRPr="00AE6750">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> участников проекта проходили обучение по двум и более курсам). </w:t>
       </w:r>
       <w:r w:rsidR="003B095A" w:rsidRPr="00DE56B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Дистанционное обучение позволило членам семей повысить профессиональные компетенции и конкурентоспособность на общем рынке труда, сэкономив семейный бюджет, что является очень важным фактором, учитывая, что около 69% участников проекта отнесли себя к социально-уязвимой категории (одинокие, малоимущие, находящаяся в поиске работы более 1 года, многодетные, ухаживающие за ребенком с ОВЗ, в отпуске по уходу за ребенком и др.).</w:t>
+        <w:t xml:space="preserve">Дистанционное обучение позволило членам семей повысить профессиональные компетенции и конкурентоспособность на общем рынке труда, </w:t>
+      </w:r>
+      <w:r w:rsidR="003B095A" w:rsidRPr="00DE56B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>сэкономив семейный бюджет, что является очень важным фактором, учитывая, что около 69% участников проекта отнесли себя к социально-уязвимой категории (одинокие, малоимущие, находящаяся в поиске работы более 1 года, многодетные, ухаживающие за ребенком с ОВЗ, в отпуске по уходу за ребенком и др.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB6ED28" w14:textId="77777777" w:rsidR="009B5488" w:rsidRPr="009B5488" w:rsidRDefault="009B5488" w:rsidP="009B5488">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5488">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Практикумы по профилю обучения для общего рынка труда и заинтересованных в ведении собственного бизнеса.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E4FCBF" w14:textId="77777777" w:rsidR="009D428C" w:rsidRDefault="0004248C" w:rsidP="0004248C">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004248C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В целях реализации практической составляющей экосистемы профессионального развития прошли 6 практикумов, 3 из них погружали участников проекта в профессию фотографа, 2 знакомили с ландшафтным дизайном, 1 практикум – по созданию видеороликов для ВК. Навыки по созданию фото- и видеоконтента будут полезны как при продвижении своего дела, так и в ряде вакансий, предлагаемых рынком труда. В сфере благоустройства и озеленения территорий наблюдается дефицит кадров, поэтому обучение по ландшафтному дизайну – это не только хобби, которое может перерасти в очевидный способ заработка для самозанятых или ИП, но и способ найти работу с гибким </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">графиком по найму. Очные практикумы погружали в профессиональную деятельность с применением оборудования, доступных участникам с любым уровнем владения </w:t>
+        <w:t xml:space="preserve">В целях реализации практической составляющей экосистемы профессионального развития прошли 6 практикумов, 3 из них погружали участников проекта в профессию фотографа, 2 знакомили с ландшафтным дизайном, 1 практикум – по созданию видеороликов для ВК. Навыки по созданию фото- и видеоконтента будут полезны как при продвижении своего дела, так и в ряде вакансий, предлагаемых рынком труда. В сфере благоустройства и озеленения территорий наблюдается дефицит кадров, поэтому обучение по ландшафтному дизайну – это не только хобби, которое может перерасти в очевидный способ заработка для самозанятых или ИП, но и способ найти работу с гибким графиком по найму. Очные практикумы погружали в профессиональную деятельность с применением оборудования, доступных участникам с любым уровнем владения </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D483EC" w14:textId="5E03551C" w:rsidR="0004248C" w:rsidRDefault="0004248C" w:rsidP="0004248C">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004248C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>навыками программ и технологий, что являлось своеобразной профессиональной пробой</w:t>
       </w:r>
       <w:r w:rsidR="00B85018">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3581,50 +3939,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Взаимодействие с работодателями. Консультации по подготовке резюме, прохождению собеседования, подготовке сопроводительных писем. Семинары-тренинги по ситуации на рынке труда и особенностях трудоустройства в современной обстановке. Рабочие группы с работодателями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F7DFEC" w14:textId="02A20D09" w:rsidR="001E2F51" w:rsidRPr="001E2F51" w:rsidRDefault="001E2F51" w:rsidP="001E2F51">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2F51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Консультации по подготовке резюме, прохождению собеседования, подготовке сопроводительных писем прошли 4</w:t>
       </w:r>
       <w:r w:rsidR="002D0433">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2F51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> человек. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E2F51">
         <w:rPr>
@@ -3853,60 +4212,51 @@
     </w:p>
     <w:p w14:paraId="1671F8E9" w14:textId="3EFAC5B3" w:rsidR="000D1F8E" w:rsidRPr="000D1F8E" w:rsidRDefault="0092138E" w:rsidP="000D1F8E">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> В </w:t>
       </w:r>
       <w:r w:rsidR="000D1F8E" w:rsidRPr="000D1F8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">онлайн-формате прошли мероприятия по эффективному трудоустройству. На рабочей группе с работодателем психолог крупной корпорации поделилась с участниками проекта инструментами для психологической перестройки после длительного перерыва в работе, тайм-менеджмента, чтобы умело вписывать в распорядок дня рабочие моменты, а также техниками уравновешивания эмоционального состояния. Прошли два семинара-тренинга </w:t>
-[...8 lines deleted...]
-        <w:t>с экспертом рынка труда, ментором по карьерному развитию</w:t>
+        <w:t>онлайн-формате прошли мероприятия по эффективному трудоустройству. На рабочей группе с работодателем психолог крупной корпорации поделилась с участниками проекта инструментами для психологической перестройки после длительного перерыва в работе, тайм-менеджмента, чтобы умело вписывать в распорядок дня рабочие моменты, а также техниками уравновешивания эмоционального состояния. Прошли два семинара-тренинга с экспертом рынка труда, ментором по карьерному развитию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0092138E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>HeadHunter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0092138E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
@@ -4335,50 +4685,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104F9A16" w14:textId="6F04BEFF" w:rsidR="00C75A4E" w:rsidRPr="00BE17EE" w:rsidRDefault="00C75A4E" w:rsidP="007950E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE17EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> секция "Личностное развитие" - Психологическая трансформационная игра "Резуль</w:t>
       </w:r>
       <w:r w:rsidR="00BE17EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">тат дороже денег" 18.12.2023г., </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE17EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ведущая, мама Решетникова Евгения, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D706E5" w14:textId="7E37EFFA" w:rsidR="00C75A4E" w:rsidRPr="006936ED" w:rsidRDefault="00BE17EE" w:rsidP="00BE17EE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
@@ -4468,71 +4819,51 @@
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="00C75A4E" w:rsidRPr="006936ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>екция "Свое дело" - Мастер-класс «</w:t>
-[...19 lines deleted...]
-        <w:t>» 12.12.2023г.,</w:t>
+        <w:t>екция "Свое дело" - Мастер-класс «Кофемагия» 12.12.2023г.,</w:t>
       </w:r>
       <w:r w:rsidR="00A3277D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - ведущая, мама Юлия </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A3277D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сенатова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A3277D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -4643,60 +4974,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F2594A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Проект «Экосистема семьи» стал для нижегородских семей системой социальных услуг, доступной площадкой для получения помощи в трудностях, связанных с профессиональным развитием и самореализацией. Семьи получили многостороннюю помощь (в апгрейде своих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F2594A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>профкомпетенций</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F2594A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и навыков, в самореализации и личностном </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">развитии, определении точек роста и возможностей реализации </w:t>
+        <w:t xml:space="preserve"> и навыков, в самореализации и личностном развитии, определении точек роста и возможностей реализации </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F2594A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>профпотенциала</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F2594A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, в запуске и развитии предпринимательской деятельности и самозанятости) бесплатно, и это важно. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2594A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4821,51 +5143,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> чел.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D986966" w14:textId="7BCF164C" w:rsidR="00A21300" w:rsidRDefault="00A21300" w:rsidP="00F2594A">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B5EC386" w14:textId="77777777" w:rsidR="00524BE3" w:rsidRDefault="003B3CEB" w:rsidP="00524BE3">
+    <w:p w14:paraId="5B5EC386" w14:textId="0792D0C6" w:rsidR="00524BE3" w:rsidRDefault="003B3CEB" w:rsidP="00524BE3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4952,79 +5274,86 @@
         <w:t xml:space="preserve"> реализацию</w:t>
       </w:r>
       <w:r w:rsidR="000C0736">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> социально значимого проекта </w:t>
       </w:r>
       <w:r w:rsidR="005D46A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>«Робо</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Роботехника</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> – первый шаг навстречу высоким технологиям»</w:t>
+        <w:t>техника – первый шаг навстречу высоким технологиям»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> для детей  возрастом 5-12 лет </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">для детей  возрастом 5-12 лет </w:t>
       </w:r>
       <w:r w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25519402" w14:textId="77777777" w:rsidR="00524BE3" w:rsidRDefault="00524BE3" w:rsidP="00524BE3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E03A606" w14:textId="3250C2E1" w:rsidR="00F64C06" w:rsidRPr="00524BE3" w:rsidRDefault="00524BE3" w:rsidP="00524BE3">
       <w:pPr>
@@ -5129,228 +5458,227 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Масштабная информационная кампания проекта, направленная на информирование потенциальных партнеров о целях и задачах проекта, а также высокая заинтересованность школ и детских садов города и области в развитии робототехники, как направления дополнительного образования детей, внутри своих образовательных организаций позволили привлечь в проект 44 образовательные организации из Нижнего Новгорода и Нижегородской области, что более чем в два раза превышает запланированный в проекте количественный показатель.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D3FDFC" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="006B4CB4" w:rsidRDefault="00841706" w:rsidP="00841706">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Электронные ссылки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522BDE23" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00841706" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Старт проекта, официальный телеграмм канал министерства образования, науки и молодежной политики Нижегородской области, публикация от 08.02.2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F5B423" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00A2588B" w:rsidP="00841706">
+    <w:p w14:paraId="77F5B423" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00702432" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00841706" w:rsidRPr="00841706">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://t.me/obrazovanie52/4449</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00841706" w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280C913C" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00841706" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Старт проекта, новостной информационный портал «Время Н», публикация от 08.02.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052C81A5" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00A2588B" w:rsidP="00841706">
+    <w:p w14:paraId="052C81A5" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00702432" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00841706" w:rsidRPr="00841706">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.vremyan.ru/news/511682</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00841706" w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17763810" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00841706" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Старт проекта, областная еже дневная газета «Нижегородские новости», публикация от 08.02.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D517C3B" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00A2588B" w:rsidP="00841706">
+    <w:p w14:paraId="2D517C3B" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00702432" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00841706" w:rsidRPr="00841706">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://nnews.nnov.ru/posts/87142</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00841706" w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A17A2AD" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00841706" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Старт проекта, публикация на сайте организации от 07.02.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C88603" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00A2588B" w:rsidP="00841706">
+    <w:p w14:paraId="67C88603" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00702432" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00841706" w:rsidRPr="00841706">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/aktivnye-proekty/proekt-robototekhnika-pervyj-shag-navstrechu-vysokim-tekhnologiyam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00841706" w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
@@ -5364,51 +5692,51 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Статья о старте проекта в группе проекта в социальной сети ВКонтакте от 17.03.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6165FC" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00A2588B" w:rsidP="00841706">
+    <w:p w14:paraId="6A6165FC" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00702432" w:rsidP="00841706">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00841706" w:rsidRPr="00841706">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://vk.com/@proekt108060283-robototehnika-pervyi-shag-navstrechu-vysokim-tehnologiyam</w:t>
         </w:r>
       </w:hyperlink>
@@ -5429,127 +5757,127 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Старт проекта, публикация в группе проекта в Социальной сети ВКонтакте от 17.03.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1ACF06" w14:textId="313AA258" w:rsidR="00841706" w:rsidRDefault="00A2588B" w:rsidP="00841706">
+    <w:p w14:paraId="4A1ACF06" w14:textId="313AA258" w:rsidR="00841706" w:rsidRDefault="00702432" w:rsidP="00841706">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00841706" w:rsidRPr="00841706">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://vk.com/proekt108060283?w=wall-108060283_3412%2Fal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00841706" w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BB3F31" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00A2588B" w:rsidP="00841706">
+    <w:p w14:paraId="71BB3F31" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00702432" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00841706" w:rsidRPr="00841706">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://vk.com/proekt108060283?w=wall-108060283_3621</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3774299F" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00841706" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841706">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Итоги первого этапа проекта, публикация в группе проекта от 24.10.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6D851C" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00A2588B" w:rsidP="00841706">
+    <w:p w14:paraId="7E6D851C" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00702432" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00841706" w:rsidRPr="00841706">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/novosti-i-sobytiya/itogi-pervogo-etapa-proekta-robototekhnika-pervyj-shag-navstrechu-vysokim-tekhnologiyam</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A9886E5" w14:textId="77777777" w:rsidR="00841706" w:rsidRPr="00841706" w:rsidRDefault="00841706" w:rsidP="00841706">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
@@ -5687,94 +6015,92 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, было привлечено 83 педагога дошкольного и общего образования из городских и областных образовательных организаций – партнеров проекта. Комбинированная программа обучения, состоящая из дистанционного </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CB5930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>формата(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CB5930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">теоретическая часть программы) и практических занятий с педагогами на базе учебных центров организатора проекта в Нижнем Новгороде и на выездных очных практикумах с группами областных педагогов, позволила педагогам-участникам успешно освоить включенные в программу учебные модули и практически подготовиться к проведению занятий с детьми на своих рабочих местах. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0013C671" w14:textId="5A3DCFCD" w:rsidR="00157F4B" w:rsidRPr="00B025E4" w:rsidRDefault="00157F4B" w:rsidP="00B025E4">
+    <w:p w14:paraId="0013C671" w14:textId="119EF8F0" w:rsidR="00157F4B" w:rsidRPr="00B025E4" w:rsidRDefault="00157F4B" w:rsidP="00B025E4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Организация обучения педагогов основам </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Организация обучения педагогов основам робо</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>роботехники</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> с применением конструкторов </w:t>
+        <w:t xml:space="preserve">техники с применением конструкторов </w:t>
       </w:r>
       <w:r w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LEGO</w:t>
       </w:r>
       <w:r w:rsidR="0075505E" w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> на базе учебных центров организатора проекта в г. Нижний Новгород и на выездных обучающих мероприятиях проекта в горо</w:t>
       </w:r>
       <w:r w:rsidR="00B879F9" w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">дских и муниципальных </w:t>
@@ -5796,63 +6122,64 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> области, практическая подготовка педагогов к проведению занятий с детьми на своих рабочих местах.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751ECA37" w14:textId="77777777" w:rsidR="003E0DCF" w:rsidRPr="00B802A4" w:rsidRDefault="003E0DCF" w:rsidP="008230D1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008230D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Разработана программа обучения детей, подготовлены методические материалы для педагогического состава школ и садов-партнеров проекта, разработана презентация для осуществления просветительской деятельности среди учащихся и воспитанников школ и садов</w:t>
       </w:r>
       <w:r w:rsidRPr="00B802A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="282828"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAE0278" w14:textId="51147148" w:rsidR="008230D1" w:rsidRPr="008230D1" w:rsidRDefault="00B025E4" w:rsidP="008230D1">
+    <w:p w14:paraId="5EAE0278" w14:textId="3E6B7B9F" w:rsidR="008230D1" w:rsidRPr="008230D1" w:rsidRDefault="00B025E4" w:rsidP="008230D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Высокая заинтересованность педагогов образовательных организаций-партнеров в развитии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -5972,110 +6299,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>обучающих мероприятиях посетили 48 педагогов из Нижнего Новгорода и 35 педагогов из</w:t>
       </w:r>
       <w:r w:rsidR="008230D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008230D1" w:rsidRPr="008230D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Нижегородской области. Все педагоги-участники </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Нижегородской области. Все педагоги-участники проекта </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008230D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в 2023 году </w:t>
+      </w:r>
       <w:r w:rsidR="008230D1" w:rsidRPr="008230D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">проекта </w:t>
+        <w:t>успешно освоили очно-заочную</w:t>
       </w:r>
       <w:r w:rsidR="008230D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2023 году </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008230D1" w:rsidRPr="008230D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>успешно освоили очно-заочную</w:t>
-[...24 lines deleted...]
-        <w:t>обучения "Основы робототехники для педагогов школ и детских садов" и</w:t>
+        <w:t>программу обучения "Основы робототехники для педагогов школ и детских садов" и</w:t>
       </w:r>
       <w:r w:rsidR="008230D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008230D1" w:rsidRPr="008230D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>практически подготовлены к проведению занятий робототехникой с детьми.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632EC1A9" w14:textId="71AB1752" w:rsidR="00B879F9" w:rsidRDefault="00B879F9" w:rsidP="00CB5930">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -6162,93 +6470,83 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация и проведение образовательными организациями-партнерами проекта просветительских мероприятий с детьми, направленных на вовлечение воспитанников детских садов и учеников школ в занятия робототехникой и популяризацию </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00370BC2" w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>роботехники</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00370BC2" w:rsidRPr="00B025E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>, как направления дополнительного образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F057C3B" w14:textId="6A442FE7" w:rsidR="001504BC" w:rsidRDefault="001504BC" w:rsidP="001504BC">
+    <w:p w14:paraId="5F057C3B" w14:textId="031BE6BF" w:rsidR="001504BC" w:rsidRDefault="001504BC" w:rsidP="001504BC">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB5930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В сентябре 34 образовательные организации из числа партнеров проекта организовали и провели просветительские мероприятия, направленные на вовлечение детей в занятия робототехникой, в которых приняли участие 1857 ребят возрастом от 5 до 12 лет. К проведению просветительских мероприятий было привлечено более 60 педагогов-участников проекта. Все мероприятия первого этапа проекта показали высокую степень заинтересованности образовательных организаций города и области в развитии нового интересного направления дополнительного образования детей - робототехники. В детских садах и школах - партнерах </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">проекта </w:t>
+        <w:t xml:space="preserve">В сентябре 34 образовательные организации из числа партнеров проекта организовали и провели просветительские мероприятия, направленные на вовлечение детей в занятия робототехникой, в которых приняли участие 1857 ребят возрастом от 5 до 12 лет. К проведению просветительских мероприятий было привлечено более 60 педагогов-участников проекта. Все мероприятия первого этапа проекта показали высокую степень заинтересованности образовательных организаций города и области в развитии нового интересного направления дополнительного образования детей - робототехники. В детских садах и школах - партнерах проекта </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> были</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> были </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5930">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>сформированы группы детей для регулярных занятий робототехникой в течение учебного года.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DA1608" w14:textId="0E66DCE1" w:rsidR="003B337E" w:rsidRPr="003B337E" w:rsidRDefault="003B337E" w:rsidP="00B025E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="282828"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B337E">
@@ -6283,215 +6581,241 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="113D5FE4" w14:textId="0669001D" w:rsidR="003B337E" w:rsidRDefault="003B337E" w:rsidP="003B337E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD70E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В проект в качестве партнеров привлечено 44 образовательные организации из Нижнего Новгорода и Нижегородской области. Сформировано 10 групп обучающихся из числа педагогов-участников проекта, составлено расписание очных практикумов с применением конструкторов Lego для педагогов из Нижнего Новгорода и расписание выездных очных практикумов для педагогов из областных образовательных организаций. С каждой группой педагогов проведены очные практикумы по работе с конструкторами Lego различной степени сложности, продолжительностью 16 академических часов, предусмотренных программой обучения. Программу обучения "Основы робототехники для педагогов школ и детских садов", включая изучение теоретической части в дистанционном формате и сдачу экзамена, успешно освоили 83 педагога дошкольного и общего образования. Для педагогов-участников проекта разработан новый учебный курс "Учебно-методические материалы для педагогов по робототехнике", содержащий материалы, необходимые для проведения просветительских и образовательных мероприятий проекта. Доступ к новому учебному курсу предоставлен всем педагогам-участникам проекта в электронном виде в дистанционной системе обучения </w:t>
+        <w:t xml:space="preserve">В проект в качестве партнеров привлечено 44 образовательные организации из Нижнего Новгорода и Нижегородской области. Сформировано 10 групп обучающихся из числа педагогов-участников проекта, составлено расписание очных практикумов с применением </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD70E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">конструкторов Lego для педагогов из Нижнего Новгорода и расписание выездных очных практикумов для педагогов из областных образовательных организаций. С каждой группой педагогов проведены очные практикумы по работе с конструкторами Lego различной степени сложности, продолжительностью 16 академических часов, предусмотренных программой обучения. Программу обучения "Основы робототехники для педагогов школ и детских садов", включая изучение теоретической части в дистанционном формате и сдачу экзамена, успешно освоили 83 педагога дошкольного и общего образования. Для педагогов-участников проекта разработан новый учебный курс "Учебно-методические материалы для педагогов по робототехнике", содержащий материалы, необходимые для проведения просветительских и образовательных мероприятий проекта. Доступ к новому учебному курсу предоставлен всем педагогам-участникам проекта в электронном виде в дистанционной системе обучения </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD70E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Олимпокс</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD70E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. В сентябре 34 образовательные организации-партнера проекта организовали и провели с детьми и родителями просветительские мероприятия проекта, направленные на вовлечение ребят в занятия робототехникой. Благодаря творческой энергии и </w:t>
-[...8 lines deleted...]
-        <w:t>эффективной организации занятий педагогами-участниками проекта, о робототехнике, достижениях в этой научной области и об истории ее возникновения узнали на утренниках, классных часах и тематических уроках более 1800 ребят возрастом от 5 до 12 лет, большая часть которых изъявила желание заниматься робототехникой на постоянной основе в течение учебного года. К проведению просветительских мероприятий было привлечено более 60 педагогов общего и дошкольного образования. Все проведенные мероприятия первого этапа проекта показали высокую заинтересованность образовательных организаций - партнеров и педагогов-участников проекта в развитии робототехники - нового и интересного направления дополнительного образования детей - внутри своих образовательных организаций.</w:t>
+        <w:t>. В сентябре 34 образовательные организации-партнера проекта организовали и провели с детьми и родителями просветительские мероприятия проекта, направленные на вовлечение ребят в занятия робототехникой. Благодаря творческой энергии и эффективной организации занятий педагогами-участниками проекта, о робототехнике, достижениях в этой научной области и об истории ее возникновения узнали на утренниках, классных часах и тематических уроках более 1800 ребят возрастом от 5 до 12 лет, большая часть которых изъявила желание заниматься робототехникой на постоянной основе в течение учебного года. К проведению просветительских мероприятий было привлечено более 60 педагогов общего и дошкольного образования. Все проведенные мероприятия первого этапа проекта показали высокую заинтересованность образовательных организаций - партнеров и педагогов-участников проекта в развитии робототехники - нового и интересного направления дополнительного образования детей - внутри своих образовательных организаций.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4368688D" w14:textId="49DB0907" w:rsidR="001F3C0F" w:rsidRDefault="001F3C0F" w:rsidP="003B337E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18D90807" w14:textId="4C384894" w:rsidR="004F38D5" w:rsidRDefault="004F38D5" w:rsidP="004F38D5">
+    <w:p w14:paraId="18D90807" w14:textId="20FC03D2" w:rsidR="004F38D5" w:rsidRDefault="004F38D5" w:rsidP="004F38D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. «Конкурс по креативному программированию для детей 6-12 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">лет»  </w:t>
+        <w:t>лет»</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>с</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> использованием гранта </w:t>
+        <w:t xml:space="preserve">с использованием гранта </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Общероссийского </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>общественно-государственного движения  детей и молодежи «Движение первых»;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C5009B" w14:textId="77777777" w:rsidR="00A44789" w:rsidRDefault="00A44789" w:rsidP="004F38D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26454423" w14:textId="5FF80A87" w:rsidR="00A44789" w:rsidRPr="002E5BD3" w:rsidRDefault="00A44789" w:rsidP="004F38D5">
+    <w:p w14:paraId="26454423" w14:textId="6A20722C" w:rsidR="00A44789" w:rsidRPr="002E5BD3" w:rsidRDefault="00A44789" w:rsidP="004F38D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Реализация проекта началась с разработки Положения о конкурсе по креативному программированию для детей 6-12 лет. </w:t>
+        <w:t>Реализация проекта началась с разработки Положения о конкурсе по креативному программированию для детей 6-12 лет. Положение</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002E5BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Положение  регламентирует</w:t>
+        <w:t>регламентирует  деятельность</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002E5BD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  деятельность по подготовке и проведению конкурса по креативному программированию. Оно включает общую информацию о мероприятии и организаторах, цели и задачи, условия участия, условия, сроки и место проведения, состав жюри, награждениях и пр.</w:t>
+        <w:t xml:space="preserve"> по подготовке и проведению конкурса по креативному программированию. Оно включает общую информацию о мероприятии и организаторах, цели и задачи, условия участия, условия, сроки и место проведения, состав жюри, награждениях и пр.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513C9CA0" w14:textId="77777777" w:rsidR="00764715" w:rsidRDefault="00764715" w:rsidP="004F38D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49324B01" w14:textId="52B6FE0A" w:rsidR="00A44789" w:rsidRDefault="00764715" w:rsidP="004F38D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
@@ -6644,51 +6968,60 @@
       <w:r w:rsidR="00C80E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA55A11" w14:textId="2B68AE21" w:rsidR="00CC4A6C" w:rsidRPr="00CC4A6C" w:rsidRDefault="00CC4A6C" w:rsidP="00CC4A6C">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4A6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>В качестве наставников для детей рассматривались студенты образовательных учреждений педагогической направленности, молодые педагоги дошкольного, общего и дополнительного образования, молодежь, увлеченная креативным программированием, и активные родители в возрасте до 35 лет.</w:t>
+        <w:t xml:space="preserve">В качестве наставников для детей рассматривались студенты образовательных учреждений педагогической направленности, молодые педагоги дошкольного, общего и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4A6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>дополнительного образования, молодежь, увлеченная креативным программированием, и активные родители в возрасте до 35 лет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB1509E" w14:textId="64933A3B" w:rsidR="00C80E08" w:rsidRDefault="00C80E08" w:rsidP="00764715">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C80E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Итог: </w:t>
       </w:r>
       <w:r w:rsidR="00783681" w:rsidRPr="00783681">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6724,176 +7057,163 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">были </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> отобраны</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C80E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 31 потенциальный наставник, 21 из которых активно проходил подготовку к конкурсу. Сформированы 2 группы наставников для онлайн-обучения, дополненного очными практикумами, и дополнительная – только онлайн-обучение.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0527F24E" w14:textId="0FDF7DDB" w:rsidR="00AC512A" w:rsidRPr="00AC512A" w:rsidRDefault="00E93D5E" w:rsidP="00E93D5E">
+    <w:p w14:paraId="0527F24E" w14:textId="53F5530E" w:rsidR="00AC512A" w:rsidRPr="00AC512A" w:rsidRDefault="00E93D5E" w:rsidP="00E93D5E">
       <w:pPr>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Также </w:t>
       </w:r>
       <w:r w:rsidR="006A5FEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ф</w:t>
       </w:r>
       <w:r w:rsidR="00AC512A" w:rsidRPr="00AC512A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">актическое количество </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>актическое количество заявок</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00AC512A" w:rsidRPr="00AC512A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">заявок </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A5FEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> от</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> от родителей (законных представителей) потенциальных участников конкурса   </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC512A" w:rsidRPr="00AC512A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>значительно превы</w:t>
+      </w:r>
       <w:r w:rsidR="006A5FEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> родителей (законных представителей) потенциальных участников конкурса   </w:t>
+        <w:t>сило</w:t>
       </w:r>
       <w:r w:rsidR="00AC512A" w:rsidRPr="00AC512A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>значительно превы</w:t>
+        <w:t xml:space="preserve"> плановый показатель. В проект поступило 330 заявок</w:t>
       </w:r>
       <w:r w:rsidR="006A5FEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>сило</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AC512A" w:rsidRPr="00AC512A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> плановый показатель. В проект поступило 330 заявок</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> В масштабе одного района города (в качестве основного был выбран Ленинский район Н.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC512A" w:rsidRPr="00AC512A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> В масштабе одного района города (в качестве основного </w:t>
-[...26 lines deleted...]
-        <w:t>) это говорит о том, направление, выбранное проектом для популяризации среди детей и молодежи актуально и востребовано. Были также заявки из других районов города.</w:t>
+        <w:t>Новгорода) это говорит о том, направление, выбранное проектом для популяризации среди детей и молодежи актуально и востребовано. Были также заявки из других районов города.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612E0473" w14:textId="77C3D4B7" w:rsidR="00E93D5E" w:rsidRDefault="00E93D5E" w:rsidP="00E93D5E">
       <w:pPr>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93D5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Информационная кампания проекта работала</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6987,108 +7307,106 @@
       <w:r w:rsidRPr="002B6D52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Размещено 57 сообщений о ходе реализации проекта, промежуточных и конечных итогах. Общее количество просмотров всех записей превы</w:t>
       </w:r>
       <w:r w:rsidR="00E20834">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>сило</w:t>
       </w:r>
       <w:r w:rsidRPr="002B6D52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60000 – подробнее в отчете о выходе материалов в СМИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2DC897" w14:textId="416AAAA0" w:rsidR="00AC512A" w:rsidRDefault="00B11C53" w:rsidP="00764715">
+    <w:p w14:paraId="7F2DC897" w14:textId="1EC0A08C" w:rsidR="00AC512A" w:rsidRDefault="00B11C53" w:rsidP="00764715">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B11C53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Подготовка к </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Подготовка к конкурсу</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>наставников и детей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D97096" w14:textId="143272E1" w:rsidR="00B11C53" w:rsidRDefault="00B11C53" w:rsidP="00764715">
+      <w:pPr>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B11C53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Подготовка к конкурсу наставников-волонтеров проходила в двух форматах: онлайн и очно.  Всем наставникам 20 сентября 2023 года был предоставлен доступ к обучающим онлайн-урокам по креативному программированию, положению о конкурсе. Подготовка к занятиям с детьми в очном формате проходила на очных практикумах на базе НРООИ «Социальная реабилитация» в период с 25 сентября по 12 октября 2023 года. Для каждой из двух групп наставников организовано и проведено 5 очных практикумов продолжительностью 20 часов.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6DD5A9" w14:textId="6CED0BE7" w:rsidR="00A57C96" w:rsidRDefault="00A57C96" w:rsidP="00F27FED">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>21 наставник, 20 из которых в возрасте до 35 лет, изучили уроки</w:t>
       </w:r>
       <w:r w:rsidR="00F27FED" w:rsidRPr="00F27FED">
@@ -7334,51 +7652,60 @@
     </w:p>
     <w:p w14:paraId="6BAAB088" w14:textId="77777777" w:rsidR="009068D4" w:rsidRDefault="004642D7" w:rsidP="00F27FED">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004642D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Подготовка детей к конкурсу в онлайн-формате проходила путем предоставления семейного доступа к онлайн-занятиям по креативному программированию для просмотра видео-уроков детьми как самостоятельно, так и вместе с родителями. </w:t>
       </w:r>
       <w:r w:rsidR="00FC5101" w:rsidRPr="00FC5101">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>242 ребенка прошли подготовку к конкурсу в онлайн-формате. В итоге наставниками-волонтерами отобраны 209 детей для подготовки к конкурсу в очном формате.</w:t>
+        <w:t xml:space="preserve">242 ребенка прошли </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5101" w:rsidRPr="00FC5101">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>подготовку к конкурсу в онлайн-формате. В итоге наставниками-волонтерами отобраны 209 детей для подготовки к конкурсу в очном формате.</w:t>
       </w:r>
       <w:r w:rsidR="007826AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007826AD" w:rsidRPr="007826AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Подготовка к конкурсу детей в очном формате проходила на базе детских садов, школ, учреждений дополнительного образования детей и у организаторов конкурса. В период с конца сентября по 9 ноября наставники-волонтеры провели очные групповые занятия по креативному программированию в объеме не менее 10 часов каждый, нацеленные на получение детьми практики по скретч-программированию и подготовку конкурсных проекто</w:t>
       </w:r>
       <w:r w:rsidR="007826AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
@@ -7477,51 +7804,50 @@
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BF81BFE" w14:textId="233F5342" w:rsidR="00BF494C" w:rsidRPr="00BF494C" w:rsidRDefault="00BF494C" w:rsidP="00F27FED">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF494C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Прием конкурсных работ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7855EE81" w14:textId="2A1A3E82" w:rsidR="00BF494C" w:rsidRDefault="00BF494C" w:rsidP="00F27FED">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF494C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Прием конкурсных работ осуществлялся в период с 10 по 13 ноября 2023 года. Организована работа конкурсной комиссии (жюри конкурса) в онлайн формате. Все работы и таблицы для оценивания работ размещены в облачном хранилище, к которому предоставлен доступ по ссылке. Членами жюри разработаны оценочные факторы для эффективного оценивания работ по критериям, описанным в Положении о проведении Конкурса по креативному программированию для детей 6-12 лет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6753DB65" w14:textId="2CB240FD" w:rsidR="00995975" w:rsidRDefault="00995975" w:rsidP="00995975">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
@@ -7829,159 +8155,175 @@
         </w:rPr>
         <w:t xml:space="preserve"> электронные сертификаты</w:t>
       </w:r>
       <w:r w:rsidRPr="000746C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00811A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00796D60" w:rsidRPr="000746C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Кроме ребят, на финале присутствовали наставники, педагоги, гости из числа родителей, представителей семей участников проекта и лиц, интересующихся креативным программированием - всего не менее 85 человек, из них гостей – 34 человека. В целом, участие детей в конкурсе способствовало не только формированию навыков рационального использования компьютера и вовлечению в интеллектуальный досуг, но и созданию и развитию среды для совместной деятельности детей и молодёжи от 6 до18 лет, направленной</w:t>
+        <w:t xml:space="preserve">  Кроме </w:t>
+      </w:r>
+      <w:r w:rsidR="00796D60" w:rsidRPr="000746C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ребят, на финале присутствовали наставники, педагоги, гости из числа родителей, представителей семей участников проекта и лиц, интересующихся креативным программированием - всего не менее 85 человек, из них гостей – 34 человека. В целом, участие детей в конкурсе способствовало не только формированию навыков рационального использования компьютера и вовлечению в интеллектуальный досуг, но и созданию и развитию среды для совместной деятельности детей и молодёжи от 6 до18 лет, направленной</w:t>
       </w:r>
       <w:r w:rsidR="000746C3" w:rsidRPr="000746C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00796D60" w:rsidRPr="000746C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на формирование активной патриотической позиции в соответствии с традиционными российскими духовно-нравственными ценностями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB59ACD" w14:textId="3467D9CD" w:rsidR="00A95FA2" w:rsidRPr="00A95FA2" w:rsidRDefault="00A95FA2" w:rsidP="00796D60">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Подведение итогов проекта</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1023C2AB" w14:textId="58BC4B22" w:rsidR="000E33BA" w:rsidRPr="000E33BA" w:rsidRDefault="00D919FB" w:rsidP="000E33BA">
+    <w:p w14:paraId="1023C2AB" w14:textId="318E0208" w:rsidR="000E33BA" w:rsidRPr="000E33BA" w:rsidRDefault="00D919FB" w:rsidP="000E33BA">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D919FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Круглый стол по результатам проведения конкурса и реализации проекта состоялся 29 ноября 2023 года. Участниками данного мероприятия стали наставники, члены жюри, почетные гости и команда проекта. Круглый стол велся в формате диалога с молодежью, готовой транслировать новые знания, передавать свой опыт и помогать раскрывать таланты детей в сфере научно-технического творчества.</w:t>
       </w:r>
       <w:r w:rsidR="000E33BA" w:rsidRPr="000E33BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 22 видео детских проектов </w:t>
+        <w:t xml:space="preserve"> 22 видео детских проектов победителей и финалистов по скретч-программированию </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E33BA" w:rsidRPr="000E33BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>победителей и финалистов по скретч-</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000E33BA" w:rsidRPr="000E33BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>программированию  опубликовано</w:t>
+        <w:t>опубликовано  в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000E33BA" w:rsidRPr="000E33BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  в социальной сети ВКонтакте и на сайте  НРООИ «Социальная реабилитация»</w:t>
+        <w:t xml:space="preserve"> социальной сети ВКонтакте и на сайте  НРООИ «Социальная реабилитация»</w:t>
       </w:r>
       <w:r w:rsidR="000E33BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, где</w:t>
       </w:r>
       <w:r w:rsidR="000E33BA" w:rsidRPr="000E33BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> присутствует информация о статусе работы, авторстве и наставниках, которые поддерживали ребят и помогали им реализовать свои идеи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2364D204" w14:textId="6497B0FA" w:rsidR="00943E1F" w:rsidRDefault="00D919FB" w:rsidP="00B9755D">
+    <w:p w14:paraId="2364D204" w14:textId="02B34A23" w:rsidR="00943E1F" w:rsidRDefault="00D919FB" w:rsidP="00B9755D">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D919FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Наставники </w:t>
       </w:r>
       <w:r w:rsidR="00FB2A04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> были </w:t>
       </w:r>
       <w:r w:rsidR="00FB2A04" w:rsidRPr="00D919FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8039,77 +8381,75 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D919FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В результате диалога</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> были</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">были </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D919FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> определены</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ключевые направления развития данной сферы. </w:t>
+        <w:t xml:space="preserve"> определены ключевые направления развития данной сферы. </w:t>
       </w:r>
       <w:r w:rsidR="00B9755D" w:rsidRPr="00B9755D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В круглом столе </w:t>
       </w:r>
       <w:r w:rsidR="00943E1F" w:rsidRPr="00B9755D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>приняли участие 19 наставников, приглашенные гости, в том числе представители органов власти и Движения Первых - всего 25 человек. Проект объединил неравнодушных педагогов, которые планируют внедрять полученные компетенции в профессиональную деятельность.</w:t>
       </w:r>
       <w:r w:rsidR="00943E1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53754EF7" w14:textId="48DFF2D2" w:rsidR="00691883" w:rsidRDefault="00691883" w:rsidP="00B9755D">
       <w:pPr>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
@@ -8225,94 +8565,132 @@
       <w:r w:rsidRPr="0086334F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>будут изучать креативное программирование и в дальнейшем, развиваться.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A4F7B3" w14:textId="77777777" w:rsidR="0086334F" w:rsidRPr="0086334F" w:rsidRDefault="0086334F" w:rsidP="0086334F">
       <w:pPr>
         <w:ind w:left="-851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086334F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Кроме того, это развитие научно-технического творчества и проектного мышления. Во время подготовки к конкурсу участники узнали много нового по теме проекта (о родном городе, России и пр.), вовлечение в семейный досуг. Около четверти участников отметили, что у ребенка/детей появился интерес к инженерным профессиям. Респонденты отметили качество видео-уроков, работу команды проекта и наставников, что работать в блочной среде программирования детям было очень интересно и увлекательно, а самое главное – виден результат. Векторы развития - увеличение доступности практических занятий по креативному программированию; внедрение конкурсов для мотивации детей к развитию в инженерно-техническом направлении, а именно, поддержка успеха среднестатистического ребенка, т.к. успехи талантливых детей часто отмечаются на олимпиадах разного уровня.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="031748E0" w14:textId="27AD3368" w:rsidR="0073429E" w:rsidRDefault="004F38D5" w:rsidP="0073429E">
+        <w:t xml:space="preserve">Кроме того, это развитие научно-технического творчества и проектного мышления. Во время подготовки к конкурсу участники узнали много нового по теме проекта (о родном </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086334F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>городе, России и пр.), вовлечение в семейный досуг. Около четверти участников отметили, что у ребенка/детей появился интерес к инженерным профессиям. Респонденты отметили качество видео-уроков, работу команды проекта и наставников, что работать в блочной среде программирования детям было очень интересно и увлекательно, а самое главное – виден результат. Векторы развития - увеличение доступности практических занятий по креативному программированию; внедрение конкурсов для мотивации детей к развитию в инженерно-техническом направлении, а именно, поддержка успеха среднестатистического ребенка, т.к. успехи талантливых детей часто отмечаются на олимпиадах разного уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031748E0" w14:textId="13DB3156" w:rsidR="0073429E" w:rsidRDefault="004F38D5" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC28E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC28E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC28E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Тимбилдинг «СемьЯ»</w:t>
+        <w:t>Тимбилдинг «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC28E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СемьЯ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC28E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">для детей и родителей с использованием </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>субсидии  Администрации</w:t>
@@ -8346,349 +8724,315 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F314546" w14:textId="77777777" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">НРООИ «Социальная реабилитация» в августе 2023 года приступила к реализации проекта «Тимбилдинг СемьЯ», который содействовал укреплению института семьи и сохранению семейных ценностей, используя метод тимбилдинга. Целевой аудиторией </w:t>
-[...8 lines deleted...]
-        <w:t>проекта являлись семьи, воспитывающие детей в возрасте от 1,5 до 14 лет (в т.ч. с ОВЗ, многодетные, семьи участников СВО).</w:t>
+        <w:t>НРООИ «Социальная реабилитация» в августе 2023 года приступила к реализации проекта «Тимбилдинг СемьЯ», который содействовал укреплению института семьи и сохранению семейных ценностей, используя метод тимбилдинга. Целевой аудиторией проекта являлись семьи, воспитывающие детей в возрасте от 1,5 до 14 лет (в т.ч. с ОВЗ, многодетные, семьи участников СВО).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F4C39F" w14:textId="77777777" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Тимбилдинг – командообразование (англ.). Это понятие широко известно для сплочения команд в различных бизнес-компаниях, но идеи тимбилдинга отлично подходят и для семей. Важной характеристикой проекта является инклюзивность, которая достигнута за счет участия всех членов семей (в т.ч. с ОВЗ). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46ABF3AE" w14:textId="77777777" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Новизна проекта в том, что НРООИ «Социальная реабилитация» впервые применила нестандартный прием работы с семьями – метод тимбилдинга. Участникам проекта были предложены различные варианты организации семейного досуга: спортивный тимбилдинг, арт-, кино</w:t>
-[...35 lines deleted...]
-        <w:t>, тимбилдинг – конструирование, КВИЗ, тренинги в «Мастерской у психолога». Мероприятия позволили не только провести совместное время с пользой, но и развить коммуникативные навыки каждого члена семьи, укрепить институт семьи, повысить социальный статус семьи. Нейтральная территория помещений организаторов проекта, спортивные, игровые ситуации, тренинги стерли границы между спикерами и участниками проекта, помогли раскрепоститься всем членам семей.</w:t>
+        <w:t>Новизна проекта в том, что НРООИ «Социальная реабилитация» впервые применила нестандартный прием работы с семьями – метод тимбилдинга. Участникам проекта были предложены различные варианты организации семейного досуга: спортивный тимбилдинг, арт-, кино-,фото-тимбилдинги, тимбилдинг – конструирование, КВИЗ, тренинги в «Мастерской у психолога». Мероприятия позволили не только провести совместное время с пользой, но и развить коммуникативные навыки каждого члена семьи, укрепить институт семьи, повысить социальный статус семьи. Нейтральная территория помещений организаторов проекта, спортивные, игровые ситуации, тренинги стерли границы между спикерами и участниками проекта, помогли раскрепоститься всем членам семей.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454EBDE6" w14:textId="77777777" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В соответствии со сметой были приобретены необходимый спортивный инвентарь, оборудование для кино- фото- тимбилдинга, тимбилдинга - конструирования, расходные материалы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3397499B" w14:textId="570B530F" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
+    <w:p w14:paraId="3397499B" w14:textId="796C4CD9" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С целью развития командного духа члена семей</w:t>
       </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>, проявления скрытых возможностей, решения конфликтных ситуаций, установления доверительных отношений, 30 сентября организаторами проведен спортивный тимбилдинг. Созданы сплоченные семейные команды, которые нацелены на результат. В мероприятии приняли участие (2 команды по 10 человек). Вместе со зрителями, партнерами проекта в спортивном тимбилдинге приняли участие 50 человек</w:t>
+        <w:t xml:space="preserve"> проявления скрытых возможностей, решения конфликтных ситуаций, установления доверительных отношений, 30 сентября организаторами проведен спортивный тимбилдинг. Созданы сплоченные семейные команды, которые нацелены на результат. В мероприятии приняли участие (2 команды по 10 человек). Вместе со зрителями, партнерами проекта в спортивном тимбилдинге приняли участие 50 человек</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE1C14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539FCE37" w14:textId="22FD52F6" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
+    <w:p w14:paraId="539FCE37" w14:textId="214FC702" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Арт-тимбилдинг – это возможность увидеть, как из маленьких кусочков труда каждого члена семьи складывается общая картина успеха семьи. 06.10 и 10.11 участники проекта </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>на мастер</w:t>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073429E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мастер</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – классах, рисуя сюжеты на разных холстах, создавали общее художественное полотно «Семейная картина». В 2 мастер-классах приняли участие 24 семьи (53 человека).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2782FC" w14:textId="4D6F1A52" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">19.10 и 26.10 в рамках кино-тимбилдинга </w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>для участников проекта проведены 2 мастер-класса по созданию визуальных продуктов (роликов и клипов), актерскому мастерству, самопрезентации. В результате мастер-классов участники проекта ко Дню семейного общения создали 6 работ (ролик, клип) по собственному сценарию. В кино-тимбилдинге приняли участие 16 семей (50человек).</w:t>
+        <w:t xml:space="preserve">для участников проекта проведены 2 мастер-класса по созданию визуальных продуктов (роликов и клипов), актерскому мастерству, самопрезентации. В результате мастер-классов участники проекта ко Дню </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073429E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2C2D2E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>семейного общения создали 6 работ (ролик, клип) по собственному сценарию. В кино-тимбилдинге приняли участие 16 семей (50человек).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0300F671" w14:textId="79DEF804" w:rsidR="0073429E" w:rsidRDefault="0073429E" w:rsidP="0073429E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">24.10 и 31.10 </w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с целью сплочения семей, творческой реализации д</w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ля участников тимбилдинг – конструирование проведены 2 мастер-класса. В результате мастер-классов участники проекта представили свои модели по теме «</w:t>
-[...23 lines deleted...]
-        <w:t>». Приняли участие 15 семей (всего 35 человек.).</w:t>
+        <w:t>ля участников тимбилдинг – конструирование проведены 2 мастер-класса. В результате мастер-классов участники проекта представили свои модели по теме «Роботоконструирование». Приняли участие 15 семей (всего 35 человек.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336C8913" w14:textId="3D572B8C" w:rsidR="00674352" w:rsidRPr="00674352" w:rsidRDefault="0073429E" w:rsidP="00674352">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30.10</w:t>
       </w:r>
@@ -8764,78 +9108,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674352">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С целью повышения уровня доверия между членами семьи, психологической разгрузки, 01.11 и 08.11 в мастерской «В гостях у психолога» проведены два тренинга для семей-участников проекта «Тимбилдинг СемьЯ».</w:t>
       </w:r>
       <w:r w:rsidRPr="00674352">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00674352">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Вместе с семейным и детским психологом Светланой </w:t>
-[...26 lines deleted...]
-        <w:t>них много общих проблем и благодаря командной работе, они нашли пути решения, стали ближе друг к другу и просто насладились отдыхом. Приняли участие 20 человек</w:t>
+        <w:t>Вместе с семейным и детским психологом Светланой Гавряевой члены семей рассуждали, рисовали образы эффективных родителей и счастливых детей, нашли ответ на вопрос «Где взять силы на воспитание ребенка?», совершили продажу эмоций и чувств, которые мешают родителям, получили личные консультации. В результате обратной связи родители отметили, что у них много общих проблем и благодаря командной работе, они нашли пути решения, стали ближе друг к другу и просто насладились отдыхом. Приняли участие 20 человек</w:t>
       </w:r>
       <w:r w:rsidR="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AA8EE1" w14:textId="34D85FB5" w:rsidR="006D0001" w:rsidRDefault="006D0001" w:rsidP="001E2766">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9043,71 +9360,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- Детско-юношеский центр «Юбилейный»;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6AB065" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00CA45A5" w:rsidP="00CA45A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Светланы Медведевой;</w:t>
+        <w:t>- Медиашкола Светланы Медведевой;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FDCE7B" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00CA45A5" w:rsidP="00CA45A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- Факультет дизайна, изящных искусств и медиа-технологий НГПУ им. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -9195,114 +9492,75 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Гробовецкая</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ирина - </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Росмолодежь. Гранты (привлечение семей, воспитывающих детей с ОВЗ)</w:t>
+        <w:t xml:space="preserve"> Ирина - Амбассадор Росмолодежь. Гранты (привлечение семей, воспитывающих детей с ОВЗ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2230A7" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00CA45A5" w:rsidP="00CA45A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Депутат Законодательного Собрания Нижегородской области С.А. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (благодарственные письма и ценные подарки для 3 семей)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>- Депутат Законодательного Собрания Нижегородской области С.А. Апоян (благодарственные письма и ценные подарки для 3 семей)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B151A1" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00CA45A5" w:rsidP="00CA45A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- ООО «Мастер» (помощь в организации поездок участников мероприятий проекта к месту съемок с </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -9578,51 +9836,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>рф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и других ресурсах</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35734967" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="35734967" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId43" w:tooltip="https://нижнийновгород.рф/news/21574" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
@@ -9638,147 +9896,147 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://lbch.ru/news/8918</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3400FB9D" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="3400FB9D" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId44" w:tooltip="https://нижнийновгород.рф/news/22299" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://нижнийновгород.рф/news/22299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24C18323" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="24C18323" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId45" w:tooltip="https://nn.aif.ru/society/den_semeynogo_obshcheniya_proshel_v_ramkah_proekta_timbilding_semya_v_nizhnem" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://nn.aif.ru/society/den_semeynogo_obshcheniya_proshel_v_ramkah_proekta_timbilding_semya_v_nizhnem</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ED0AC09" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="2ED0AC09" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId46" w:tooltip="https://www.vremyan.ru/news/533826" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.vremyan.ru/news/533826</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16649257" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="16649257" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId47" w:tooltip="https://nne.ru/news/predstaviteli-molitovskogo-blagochiniya-prinyali-uchastie-v-rajonnom-meropriyatii-v-ramkah-proekta-timbilding-semya/" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
@@ -9822,115 +10080,115 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://infonnov.ru/?module=articles&amp;action=view&amp;id=61954</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208E3949" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="208E3949" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:tooltip="https://ok.ru/group/54782449549403/topic/155977964303195" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ok.ru/group/54782449549403/topic/155977964303195 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B387ADE" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="0B387ADE" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId49" w:tooltip="https://newsnn.ru/news/2023-11-23/den-semeynogo-obscheniya-proshel-v-ramkah-proekta-timbilding-semya-3108156" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://newsnn.ru/news/2023-11-23/den-semeynogo-obscheniya-proshel-v-ramkah-proekta-timbilding-semya-3108156</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10CE45DB" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="10CE45DB" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId50" w:tooltip="https://nn-news.net/society/2023/11/24/591795.html" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
@@ -10079,51 +10337,51 @@
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://vk.com/superdetki_nnov?w=wall-209682841_1038</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07337C92" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="07337C92" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId52" w:tooltip="https://vk.com/superdetki_nnov?w=wall-209682841_1051" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
@@ -10218,51 +10476,51 @@
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://vk.com/superdetki_nnov?w=wall-209682841_1071</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75148EE3" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="75148EE3" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId53" w:tooltip="https://vk.com/superdetki_nnov?w=wall-209682841_1081" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
@@ -10330,51 +10588,51 @@
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://vk.com/superdetki_nnov?w=wall-209682841_1120</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A8B0CC" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00A2588B" w:rsidP="00CA45A5">
+    <w:p w14:paraId="34A8B0CC" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00702432" w:rsidP="00CA45A5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="00CA45A5" w:rsidRPr="00CA45A5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
@@ -10636,50 +10894,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>1. https//vk.com/wall192085407_5435</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BE8DC2" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00CA45A5" w:rsidP="00CA45A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA45A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">            2. https//vk.com/wall192085407_5480</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37512B03" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00CA45A5" w:rsidP="00CA45A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FEBDC45" w14:textId="77777777" w:rsidR="00CA45A5" w:rsidRPr="00CA45A5" w:rsidRDefault="00CA45A5" w:rsidP="00CA45A5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10892,79 +11151,104 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Запланированные мероприятия проекта осуществлены согласно календарному плану. Проблем организационного, методического, финансового и т.п. плана не возникло.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E79C5A7" w14:textId="77777777" w:rsidR="004F38D5" w:rsidRDefault="004F38D5" w:rsidP="004F38D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37BB27CA" w14:textId="77777777" w:rsidR="006D0001" w:rsidRDefault="004F38D5" w:rsidP="006D0001">
+    <w:p w14:paraId="37BB27CA" w14:textId="0F5FDFFA" w:rsidR="006D0001" w:rsidRDefault="004F38D5" w:rsidP="006D0001">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3FA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3FA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4140" w:rsidRPr="004F4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проект</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3FA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Серебряный хакер и альфа</w:t>
       </w:r>
       <w:r w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-зуммеры: учимся вместе»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11059,91 +11343,72 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B25AE6A" w14:textId="77777777" w:rsidR="006D0001" w:rsidRDefault="006D0001" w:rsidP="006D0001">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>В 2023 году продолжается реализация мероприятий проекта «Серебряный хакер и альфа-зуммеры: учимся вместе».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D8819C" w14:textId="77777777" w:rsidR="006D0001" w:rsidRDefault="006D0001" w:rsidP="006D0001">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цель проекта «Серебряный хакер и альфа-зуммеры: учимся вместе»: содействие укреплению </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> взаимопонимания и взаимодействия как значимого фактора социального благополучия разных возрастных групп.</w:t>
+        <w:t>Цель проекта «Серебряный хакер и альфа-зуммеры: учимся вместе»: содействие укреплению межпоколенческого взаимопонимания и взаимодействия как значимого фактора социального благополучия разных возрастных групп.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748598F4" w14:textId="28DA0B4F" w:rsidR="006D0001" w:rsidRPr="006D0001" w:rsidRDefault="006D0001" w:rsidP="006D0001">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Целевые группы: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11388,50 +11653,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78C9CF21" w14:textId="77777777" w:rsidR="006D0001" w:rsidRPr="006D0001" w:rsidRDefault="006D0001" w:rsidP="00F779F4">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Созданы условия для эффективного обучения представителей «серебряного возраста», детей и подростков использованию информационных технологий и взаимодействия всех участников проекта.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711C148E" w14:textId="77777777" w:rsidR="006D0001" w:rsidRPr="006D0001" w:rsidRDefault="006D0001" w:rsidP="00F779F4">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11546,291 +11812,262 @@
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>За данный период обучено 61 человек, в т.ч 6 с ОВЗ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40556D66" w14:textId="5AA018E0" w:rsidR="00FC553E" w:rsidRDefault="006D0001" w:rsidP="009D428C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0001">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В 2024 году планируем дополнить совместно с волонтерами включить занятия по фото-  и видеомонтажу. Расширить целевую </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> дети и подростки 5-14 лет.</w:t>
+        <w:t>В 2024 году планируем дополнить совместно с волонтерами включить занятия по фото-  и видеомонтажу. Расширить целевую группу : дети и подростки 5-14 лет.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206424F9" w14:textId="77777777" w:rsidR="00EF32C6" w:rsidRPr="00EF32C6" w:rsidRDefault="00EF32C6" w:rsidP="00EF32C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F4A9FA" w14:textId="75E07E2D" w:rsidR="00C90FDE" w:rsidRDefault="004F38D5" w:rsidP="005E2DBF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91662">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C4B67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C4B67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">НРООИ стала победителем </w:t>
+        <w:t>НРООИ стала победителем конкурса</w:t>
+      </w:r>
+      <w:r w:rsidR="00715711">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по приглашению благотворительной программы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>«Эффективная филантропия»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Благотворительного фонда Владимира Потанина»</w:t>
+      </w:r>
+      <w:r w:rsidR="00715711">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022 – 2023 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00715711">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>г.</w:t>
+      </w:r>
       <w:r w:rsidRPr="009C4B67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>конкурса</w:t>
-[...7 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C90FDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2052FC85" w14:textId="7D3535A6" w:rsidR="009357D3" w:rsidRDefault="00371CF0" w:rsidP="009357D3">
+      <w:pPr>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В течение 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009357D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года </w:t>
+      </w:r>
+      <w:r w:rsidR="006724E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>НРООИ «Социальная реабилитация»</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1AB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C4B67">
-[...87 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009357D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">НРООИ «Социальная </w:t>
+        <w:t xml:space="preserve">  продолжила реализацию </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="006724E6">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009357D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>проекта  в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009357D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>продолжила реализацию проекта  в рамках благотворительной программы «Эффективная филантропия» БФ В.</w:t>
+        <w:t xml:space="preserve"> рамках благотворительной программы «Эффективная филантропия» БФ В.</w:t>
       </w:r>
       <w:r w:rsidR="00993F48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009357D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Потанина.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228D2BF6" w14:textId="7E1E3688" w:rsidR="00715711" w:rsidRPr="00B746B2" w:rsidRDefault="00715711" w:rsidP="00715711">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -11952,51 +12189,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B746B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Создание 5 новых курсов дистанционного обучения позволило расширить и актуализировать спектр оказываемых целевым группам услуг. Информация о курсах, заявка на получение бесплатной услуги были размещены на интернет-ресурсах организации.</w:t>
       </w:r>
       <w:r w:rsidR="00E15F65" w:rsidRPr="00E15F65">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E15F65" w:rsidRPr="00E15F65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Фактически было обработано 256 заявок на обучение и произведено 247 подключений к курсам 220</w:t>
+        <w:t xml:space="preserve">Фактически было обработано 256 заявок на обучение и произведено 247 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15F65" w:rsidRPr="00E15F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>подключений к курсам 220</w:t>
       </w:r>
       <w:r w:rsidR="00E15F65">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B746B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> представителей целевых групп организации</w:t>
       </w:r>
       <w:r w:rsidR="00E15F65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -12055,60 +12301,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BF3452" w14:textId="110976EB" w:rsidR="00266190" w:rsidRPr="00266190" w:rsidRDefault="00266190" w:rsidP="00266190">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266190">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Получателями услуг, произведенных в рамках проекта, стали семьи с детьми до 14 лет - 64%, из них в декрете 12%, одинокие родители после развода, потери супруга, матери-одиночки - 17%,  лица старше 40, испытывающие сложности с самореализацией в </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">профессиональной сфере - 15%, малоимущие 15%, многодетные 15%, пенсионеры 15%, безработные 9%, находящиеся в поиске работы более 1 года 5%, воспитывающие детей с ограниченными возможностями здоровья 4%. По отзывам, обучение дало им возможности для личностного и карьерного роста, развития хобби-бизнеса, возможности получения дохода. </w:t>
+        <w:t xml:space="preserve">Получателями услуг, произведенных в рамках проекта, стали семьи с детьми до 14 лет - 64%, из них в декрете 12%, одинокие родители после развода, потери супруга, матери-одиночки - 17%,  лица старше 40, испытывающие сложности с самореализацией в профессиональной сфере - 15%, малоимущие 15%, многодетные 15%, пенсионеры 15%, безработные 9%, находящиеся в поиске работы более 1 года 5%, воспитывающие детей с ограниченными возможностями здоровья 4%. По отзывам, обучение дало им возможности для личностного и карьерного роста, развития хобби-бизнеса, возможности получения дохода. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520F5A55" w14:textId="39681936" w:rsidR="00A87608" w:rsidRDefault="00A87608" w:rsidP="00B746B2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F26231" w14:textId="4CB3A568" w:rsidR="002A2994" w:rsidRDefault="002A2994" w:rsidP="002A2994">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67D05">
         <w:rPr>
@@ -12168,801 +12405,734 @@
     </w:p>
     <w:p w14:paraId="3DC07740" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В рамках проекта п</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">риобретен и внедрен на образовательную платформу цифровой образовательный контент по двум дистанционным курсам </w:t>
+        <w:t xml:space="preserve">риобретен и внедрен на образовательную платформу цифровой образовательный контент по двум дистанционным курсам Коучинговые технологии в работе НКО и Компетенции бизнес-тренера для сотрудников некоммерческого сектора.  Это позволило уже в октябре 2023 года начать обучение по данным направлениям через систему дистанционного обучения. Использование цифрового образовательного контент в записи позволили уменьшить риски, связанные с миграцией персонала, и увеличили возможность для транслирования знаний коллегам в будущем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BABA546" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC025E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кроме дистанционного обучения, прошли практикумы </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Коучинговые</w:t>
+        <w:t>Коучинговый</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> технологии в работе НКО и Компетенции бизнес-тренера для сотрудников некоммерческого сектора.  Это позволило уже в октябре 2023 года начать обучение по данным направлениям через систему дистанционного обучения. Использование цифрового образовательного контент в записи позволили уменьшить риски, связанные с миграцией персонала, и увеличили возможность для транслирования знаний коллегам в будущем. </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Кроме дистанционного обучения, прошли практикумы </w:t>
+        <w:t xml:space="preserve"> подход во взаимодействии со стейкхолдерами, Искусство </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Коучинговый</w:t>
+        <w:t>самопрезентации</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> подход во взаимодействии со </w:t>
+        <w:t xml:space="preserve">. От идеи к реализации, Развивающие коммуникации. Обучающиеся получили компетенции по выявлению потребностей контактных аудиторий, выстраивания эффективных коммуникаций с различными контактными аудиториями и составили сценарий тренинга по эффективным коммуникациям для трансляции полученных знаний в будущем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F02BCC" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC025E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Также был разработан и внедрен в систему дистанционного обучения курс «вязи с общественностью и медиа-коммуникации. Кроме самостоятельного изучения цифрового образовательного контента, прошли практические занятия с экспертами: Подготовка к интервью, Контент-план. Создание вовлекающего контента, Создание контента для сайта НКО, Работа с фото- и видеокамерой, Работа в программах для монтажа видео, а также практическая работа – видеосъемки мероприятий под наставничеством эксперта-видеографа с использованием оборудования передвижной </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC025E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>видео-студии</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC025E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CD01E1" w14:textId="40AC93DC" w:rsidR="006054BF" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC025E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>В рамках обучения по данному направлению сотрудники получили п</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рофессиональное развитие по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC025E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медийной грамотности, приобрели новые или повысили имеющиеся компетенции по взаимодействию НКО с контактными аудиториями, СМИ, лидерами общественного мнения, позиционированию и продвижению НКО в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>стейкхолдерами</w:t>
+        <w:t>соцсетях</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Искусство </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, встраиванию коллабораций. созданию видео-контента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCE0D99" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>самопрезентации</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>В результате реализации проекта «Информационное окно» сотрудники организации, привлеченные специалисты и волонтеры получили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EC7FF9" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. От идеи к реализации, Развивающие коммуникации. Обучающиеся получили компетенции по выявлению потребностей контактных аудиторий, выстраивания эффективных коммуникаций с различными контактными аудиториями и составили сценарий тренинга по эффективным коммуникациям для трансляции полученных знаний в будущем. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22F02BCC" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+        <w:t>- получили профессиональные компетенции по направлению Коучинговые технологии в работе НКО и практические навыки выявления потребностей контактных аудиторий – 8 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF641AF" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Также был разработан и внедрен в систему дистанционного обучения курс «вязи с общественностью и медиа-коммуникации. Кроме самостоятельного изучения цифрового образовательного контента, прошли практические занятия с экспертами: Подготовка к интервью, Контент-план. Создание вовлекающего контента, Создание контента для сайта НКО, Работа с фото- и видеокамерой, Работа в программах для монтажа видео, а также практическая работа – видеосъемки мероприятий под наставничеством эксперта-видеографа с использованием оборудования передвижной </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>- получили знания и навыки по направлению Компетенции бизнес-тренера для сотрудников некоммерческого сектора и практические навыки выстраивания эффективных коммуникаций с различными контактными аудиториями с возможностью трансляции полученных знаний в будущем для партнеров – 8 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4542A254" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>видео-студии</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>- получили профессиональные компетенции по направлению Связи с общественностью и медиа-коммуникации и повысили уровень медийной грамотности с возможностью трансляции полученных знаний и опыта экспертов в будущем партнерам и контактным аудиториям – 15 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285A3C7F" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72CD01E1" w14:textId="77777777" w:rsidR="006054BF" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+        <w:t xml:space="preserve"> В разрезе организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CF8EA8" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В рамках обучения по данному направлению сотрудники получили профессиональное развитие по </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>- повысился профессионализм сотрудников, привлеченных специалистов и волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA0978D" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pr</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>- организация получила методики и инструменты по исследованию потребностей различных контактных групп для повышения эффективности своей работы в разрезе создания актуальных социальных продуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E2D1DD" w14:textId="77777777" w:rsidR="006054BF" w:rsidRPr="00BC025E" w:rsidRDefault="006054BF" w:rsidP="006054BF">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и медийной грамотности, приобрели новые или повысили имеющиеся компетенции по взаимодействию НКО с контактными аудиториями, СМИ, лидерами общественного мнения, позиционированию и продвижению НКО в </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>- усилилась видимость организации в медиа-пространстве среди НКО региона – организацию стали чаще приглашать на мероприятия как в качестве участников, так и партнеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B78FEF5" w14:textId="77777777" w:rsidR="00C37648" w:rsidRPr="002A2994" w:rsidRDefault="00C37648" w:rsidP="00C37648">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>соцсетях</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>- развиваются доверительные отношения организации со стейкхолдерами</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BC025E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, встраиванию </w:t>
-[...243 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, партнерами, донорами, благополучателями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3284C161" w14:textId="77777777" w:rsidR="00A87608" w:rsidRDefault="00A87608" w:rsidP="00A87608">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="163857F5" w14:textId="13ADE1FB" w:rsidR="00696C06" w:rsidRPr="00443CFD" w:rsidRDefault="00696C06" w:rsidP="00696C06">
+    <w:p w14:paraId="79001C4B" w14:textId="7A72D957" w:rsidR="006648B6" w:rsidRPr="00644FBD" w:rsidRDefault="00696C06" w:rsidP="006648B6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00443CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00443CFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00443CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Мероприятия </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CFD">
+      <w:r w:rsidR="006648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>постгрантового</w:t>
-[...48 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t xml:space="preserve">социальной программы «Живи активно и позитивно» </w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00644FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00106395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пенсионеры,</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предпенсионеры,</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00106395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> безработные, </w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00106395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="144A6974" wp14:editId="05BC3287">
+            <wp:extent cx="6099" cy="6097"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5839" name="Picture 5839"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5839" name="Picture 5839"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId55"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6099" cy="6097"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00106395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>инвалиды</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00644FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0A930230" w14:textId="77777777" w:rsidR="00696C06" w:rsidRPr="00443CFD" w:rsidRDefault="00696C06" w:rsidP="00696C06">
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00644FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с использованием пожертвований, </w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6" w:rsidRPr="00644FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ресурсов организации</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и привлечением волонтеров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C7970C" w14:textId="3ADE30BA" w:rsidR="00696C06" w:rsidRPr="005D4AD2" w:rsidRDefault="00696C06" w:rsidP="006648B6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...28 lines deleted...]
-    <w:p w14:paraId="37FA7642" w14:textId="00108512" w:rsidR="00696C06" w:rsidRPr="005D4AD2" w:rsidRDefault="00696C06" w:rsidP="00696C06">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FA7642" w14:textId="0867A4D3" w:rsidR="00696C06" w:rsidRPr="005D4AD2" w:rsidRDefault="00696C06" w:rsidP="00696C06">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033447F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>В 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0033447F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">году НРООИ «Социальная работа» продолжила работу с инвалидами и пенсионерами в рамках   мероприятий </w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>году НРООИ «Социальная работа» продолжила работу с инвалидами и пенсионерами в рамках   мероприятий</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> социальной программы</w:t>
+      </w:r>
       <w:r w:rsidRPr="0033447F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>постгрантового</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. Вся работа отчетного периода была построена на образовательно-консультационной </w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0033447F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">  сопровожде</w:t>
-[...51 lines deleted...]
-        <w:t>. Проводилось дистанционное</w:t>
+        <w:t xml:space="preserve"> деятельности. Проводилось дистанционное</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> и очное обучение </w:t>
       </w:r>
       <w:r w:rsidRPr="005D4AD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">по курсам дополнительного </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D4AD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>образования</w:t>
       </w:r>
       <w:r w:rsidR="00E34270">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C04FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> компьютерной</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C04FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> грамотности, а также  проведена серия мастер-классов по цифровой грамотности.</w:t>
+        <w:t xml:space="preserve"> грамотности, а также  проведена серия мастер-классов</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и практикумов</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по цифровой грамотности.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D4AD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA3C79F" w14:textId="06276E34" w:rsidR="00355B8A" w:rsidRPr="00355B8A" w:rsidRDefault="00355B8A" w:rsidP="00355B8A">
+    <w:p w14:paraId="3CA3C79F" w14:textId="1624270C" w:rsidR="00355B8A" w:rsidRPr="00355B8A" w:rsidRDefault="00355B8A" w:rsidP="00355B8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">60 нижегородцев из числа людей пожилого возраста и людей с ОВЗ получили </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>60 нижегородцев из числа людей пожилого возраста и людей с ОВЗ получили возможность</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>возможность  освоить</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> премудрости компьютера и смартфона. С большим </w:t>
+        <w:t xml:space="preserve">  освоить премудрости компьютера и смартфона. С большим </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>желанием  включ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13020,50 +13190,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Особое внимание было уделено самым «горячим» вопросам:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6706305E" w14:textId="77777777" w:rsidR="00355B8A" w:rsidRPr="00355B8A" w:rsidRDefault="00355B8A" w:rsidP="00355B8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- б</w:t>
       </w:r>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ыстрые   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>платежи  по</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13087,212 +13258,246 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>QR</w:t>
       </w:r>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-код и оплата покупок по нему через онлайн-банк, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C02D914" w14:textId="77777777" w:rsidR="00355B8A" w:rsidRPr="00355B8A" w:rsidRDefault="00355B8A" w:rsidP="00355B8A">
+    <w:p w14:paraId="3C02D914" w14:textId="28526414" w:rsidR="00355B8A" w:rsidRPr="00355B8A" w:rsidRDefault="00355B8A" w:rsidP="00355B8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- перечисление коммунальных платежей через сбербанк без </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">- перечисление коммунальных платежей через сбербанк без платежных  </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4308">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>платежных  квитанций</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">квитанций, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544EA7CF" w14:textId="62A77D5F" w:rsidR="00355B8A" w:rsidRDefault="00355B8A" w:rsidP="00355B8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- оформление субсидий на оплату ЖКХ через портал Госуслуги.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E81A21E" w14:textId="11C82E39" w:rsidR="00595CD6" w:rsidRDefault="00595CD6" w:rsidP="00355B8A">
+    <w:p w14:paraId="4E81A21E" w14:textId="11C82E39" w:rsidR="00595CD6" w:rsidRPr="006648B6" w:rsidRDefault="00595CD6" w:rsidP="00355B8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006648B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Особое внимание было уделено дистанционному мошенничеству, которое становится все более серьезной проблемой. Участники обсудили, как можно распознавать нежелательные звонки и суметь сохранить спокойствие. Разработали алгоритм, как лучше поступать в ситуации, когда мошенники предлагают (или даже требуют!) сообщить данные конфиденциального характера.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A1FD19" w14:textId="1C15833A" w:rsidR="005F2BA0" w:rsidRDefault="005F2BA0" w:rsidP="00355B8A">
+    <w:p w14:paraId="47A1FD19" w14:textId="0498876B" w:rsidR="005F2BA0" w:rsidRDefault="005F2BA0" w:rsidP="00355B8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="22313F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2BA0">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="22313F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Все обучение </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005F2BA0">
+        <w:t xml:space="preserve">Все обучение было </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4308">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="22313F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>было  направлено</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2BA0">
+        <w:rPr>
+          <w:rStyle w:val="af1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:color w:val="22313F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> направлено на то, чтобы сделать жизнь людей старшего </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00565FFC">
+        <w:rPr>
+          <w:rStyle w:val="af1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:color w:val="22313F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>поколения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2BA0">
+        <w:rPr>
+          <w:rStyle w:val="af1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:color w:val="22313F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  и</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005F2BA0">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="22313F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на то, чтобы сделать жизнь людей старшего </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00565FFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4308">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="22313F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>поколения</w:t>
+        <w:t>инвалидов</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2BA0">
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="22313F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">  и людей с ОВЗ более  мобильной, показать новые возможности социализации</w:t>
+        <w:t xml:space="preserve"> более  мобильной, показать новые возможности социализации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="22313F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A27E74" w14:textId="26947F37" w:rsidR="005F2BA0" w:rsidRPr="005F2BA0" w:rsidRDefault="005F2BA0" w:rsidP="00355B8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -13324,51 +13529,51 @@
       <w:r w:rsidR="00565FFC">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="050625"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5B59B3" w14:textId="77777777" w:rsidR="00595CD6" w:rsidRPr="005F2BA0" w:rsidRDefault="00595CD6" w:rsidP="00355B8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66744361" w14:textId="7699299A" w:rsidR="00FD0406" w:rsidRPr="00E14279" w:rsidRDefault="00696C06" w:rsidP="009D428C">
+    <w:p w14:paraId="66744361" w14:textId="4597BB3C" w:rsidR="00FD0406" w:rsidRPr="00E14279" w:rsidRDefault="00696C06" w:rsidP="009D428C">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00485F79" w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13394,183 +13599,208 @@
       </w:r>
       <w:r w:rsidR="00C85A5C" w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C85A5C" w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="00FD0406" w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003E777D" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0406" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE53B4" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A51FD5" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003E777D" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>925</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0406" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85A5C" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>человек получили бесплатные</w:t>
+      </w:r>
+      <w:r w:rsidR="001F100B" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00FD0406" w:rsidRPr="003E777D">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001F100B" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образовательные</w:t>
+      </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE53B4" w:rsidRPr="003E777D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00C85A5C" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуги</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C85A5C" w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> услуги </w:t>
       </w:r>
       <w:r w:rsidR="00C85A5C" w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>на мастер-классах, тренингах, практикумах,  встречах, в процессе стационарного и дистанционного обучения.</w:t>
       </w:r>
       <w:r w:rsidR="00FD0406" w:rsidRPr="00E14279">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A260DE" w14:textId="58A93E50" w:rsidR="00C85A5C" w:rsidRPr="00C85A5C" w:rsidRDefault="00C85A5C" w:rsidP="0024404D">
       <w:pPr>
         <w:ind w:left="-709" w:right="-5" w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C85A5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Фандрайзинговая</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001F100B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14323,135 +14553,152 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>во  встрече</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00211A6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> НКО в рамках проекта «Формирование и масштабирование практики реализации «третьей миссии» университета», реализуемого НИУ «Высшая школа экономики» при поддержке Благотворительного фонда Владимира Потанина. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00211A6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Афонина</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1377B960" w14:textId="77777777" w:rsidR="003F27EE" w:rsidRPr="007D6E1B" w:rsidRDefault="003F27EE" w:rsidP="00135608">
+    <w:p w14:paraId="1377B960" w14:textId="520EDBFA" w:rsidR="003F27EE" w:rsidRPr="007D6E1B" w:rsidRDefault="003F27EE" w:rsidP="00135608">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af1"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00361DC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участие в вебинаре «</w:t>
       </w:r>
       <w:r w:rsidRPr="00361DC2">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Пишем заявку на конкурс ПФКИ</w:t>
       </w:r>
+      <w:r w:rsidR="006648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 марта 2023 г., </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00361DC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>»,  15</w:t>
+        <w:t>организаторы  АНО</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00361DC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> марта 2023 г., организаторы  АНО «Дом Народного Единства»</w:t>
+        <w:t xml:space="preserve"> «Дом Народного Единства»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730F4F8B" w14:textId="48A36807" w:rsidR="003F27EE" w:rsidRDefault="003F27EE" w:rsidP="00135608">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5. Участие в круглом столе «Разработка эффективных и взаимовыгодных механизмов реализации новых условий выполнения квоты по трудоустройству граждан с инвалидностью согласно Постановления Правительства №366 от 14.03.2022г.».</w:t>
       </w:r>
       <w:r w:rsidR="00A613EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Организатор  ГКУ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -14790,51 +15037,50 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нижегородской области Минтруда России 23 марта 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1DF99F" w14:textId="77777777" w:rsidR="003F27EE" w:rsidRDefault="003F27EE" w:rsidP="00A613EB">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:after="165" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00034700">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00034700">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Участие в семинаре – вебинаре </w:t>
       </w:r>
       <w:r w:rsidRPr="00034700">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">«Защита персональных данных в работе </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034700">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -15089,117 +15335,131 @@
         <w:t xml:space="preserve">Поиск ресурсов для </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>НКО</w:t>
       </w:r>
       <w:r w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>»  19</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.10.2023г. Организатор: АНО «Дом Народного Единства».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1502DD04" w14:textId="77777777" w:rsidR="003F27EE" w:rsidRDefault="003F27EE" w:rsidP="00A613EB">
+    <w:p w14:paraId="1502DD04" w14:textId="580C3914" w:rsidR="003F27EE" w:rsidRDefault="003F27EE" w:rsidP="00A613EB">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:after="165" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00212AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00212AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8 декабря 2023 года </w:t>
+        <w:t xml:space="preserve"> 8 декабря 2023 года участие</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4308">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в режиме </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00212AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...8 lines deleted...]
-        <w:t>в</w:t>
+        </w:rPr>
+        <w:t>онлайн  в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00212AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> режиме онлайн  в 91-я Нижегородской информационно-просветительской встречи Клуба бухгалтеров и аудиторов некоммерческих организаций на тему: </w:t>
+        <w:t xml:space="preserve"> 91-я Нижегородской информационно-просветительской встречи Клуба бухгалтеров и аудиторов некоммерческих организаций на тему: </w:t>
       </w:r>
       <w:r w:rsidRPr="00212AF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>«Инвентаризация в НКО»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E5A418" w14:textId="6509CCC4" w:rsidR="003F27EE" w:rsidRPr="00A90ED8" w:rsidRDefault="00135608" w:rsidP="00A613EB">
+    <w:p w14:paraId="29E5A418" w14:textId="03351E4C" w:rsidR="003F27EE" w:rsidRPr="00A90ED8" w:rsidRDefault="00135608" w:rsidP="00A613EB">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:spacing w:after="165" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00161DE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00161DE5">
         <w:rPr>
@@ -15233,58 +15493,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>некоммерческим организациям определить иностранные источники</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>,  20</w:t>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00665EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> декабря 2023 г в</w:t>
+        <w:t>20 декабря 2023 г в</w:t>
       </w:r>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>режиме онлайн</w:t>
       </w:r>
       <w:r w:rsidR="003F27EE" w:rsidRPr="00A90ED8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.  Организатор: АНО «Дом Народного Единства».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F2FA60" w14:textId="77777777" w:rsidR="003F27EE" w:rsidRDefault="003F27EE" w:rsidP="00792588">
       <w:pPr>
@@ -15380,161 +15646,135 @@
         <w:t>директор   Чубаров Владимир Иванович</w:t>
       </w:r>
       <w:r w:rsidR="00211087">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BBB98C" w14:textId="77777777" w:rsidR="000E279F" w:rsidRPr="001574E9" w:rsidRDefault="000E279F" w:rsidP="000E279F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DF08D96" w14:textId="77777777" w:rsidR="002E40BE" w:rsidRPr="002E40BE" w:rsidRDefault="002E40BE" w:rsidP="002E40BE"/>
-    <w:p w14:paraId="0FA486BB" w14:textId="77777777" w:rsidR="005A77AD" w:rsidRDefault="005A77AD" w:rsidP="0028228E">
+    <w:p w14:paraId="43199F25" w14:textId="577B0B5D" w:rsidR="002E1674" w:rsidRDefault="005A77AD" w:rsidP="0028228E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
       <w:r w:rsidR="003567E2" w:rsidRPr="00BD57B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">иректор НРООИ «Социальная реабилитация» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________ </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00776DA0" w:rsidRPr="00BD57B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В.И.</w:t>
       </w:r>
       <w:r w:rsidR="001F100B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00776DA0" w:rsidRPr="00BD57B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Чубаров</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E1674" w:rsidSect="009D428C">
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="850" w:bottom="0" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F0BA207" w14:textId="77777777" w:rsidR="00A2588B" w:rsidRDefault="00A2588B">
+    <w:p w14:paraId="4CA3EC18" w14:textId="77777777" w:rsidR="00702432" w:rsidRDefault="00702432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D0691F9" w14:textId="77777777" w:rsidR="00A2588B" w:rsidRDefault="00A2588B">
+    <w:p w14:paraId="263D1E07" w14:textId="77777777" w:rsidR="00702432" w:rsidRDefault="00702432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15566,50 +15806,57 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Sans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="103E8D4A" w14:textId="15A97301" w:rsidR="00312E21" w:rsidRDefault="001A7976">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -15653,164 +15900,164 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4341B791" w14:textId="5356B89C" w:rsidR="00312E21" w:rsidRDefault="00575CD0">
+                        <w:p w14:paraId="4341B791" w14:textId="118A2708" w:rsidR="00312E21" w:rsidRDefault="00575CD0">
                           <w:pPr>
                             <w:spacing w:before="11"/>
                             <w:ind w:left="40"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="005A77AD">
+                          <w:r w:rsidR="00EB171A">
                             <w:rPr>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>22</w:t>
+                            <w:t>20</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="13EDA7BD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:414pt;margin-top:560.1pt;width:14pt;height:13.1pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBq6xa0rQIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwqkhARUUrUhTJO6&#10;F6ndD3DABGvGZrYT6Kb9951NSZNWk6Zt/mAd9vm5e+4e7up6aDk6UKWZFBkOLwKMqChlxcQuw18e&#10;Cm+JkTZEVIRLQTP8SDW+Xr19c9V3KZ3JRvKKKgQgQqd9l+HGmC71fV02tCX6QnZUwGUtVUsMfKqd&#10;XynSA3rL/VkQxH4vVdUpWVKt4TQfL/HK4dc1Lc2nutbUIJ5hyM24Xbl9a3d/dUXSnSJdw8qnNMhf&#10;ZNESJiDoESonhqC9Yq+gWlYqqWVtLkrZ+rKuWUkdB2ATBi/Y3Deko44LFEd3xzLp/wdbfjx8VohV&#10;0DuMBGmhRQ90MOhWDii01ek7nYLTfQduZoBj62mZ6u5Oll81EnLdELGjN0rJvqGkguzcS//k6Yij&#10;Lci2/yArCEP2RjqgoVatBYRiIECHLj0eO2NTKW3IxWIZwE0JV2EcXy5c53ySTo87pc07KltkjQwr&#10;aLwDJ4c7bYAGuE4uNpaQBePcNZ+LswNwHE8gNDy1dzYJ18sfSZBslptl5EWzeONFQZ57N8U68uIi&#10;XMzzy3y9zsOfNm4YpQ2rKipsmElXYfRnfXtS+KiIo7K05KyycDYlrXbbNVfoQEDXhVu2WZD8iZt/&#10;noa7Bi4vKIWzKLidJV4RLxdeVERzL1kESy8Ik9skDqIkyotzSndM0H+nhPoMJ/PZfNTSb7kFbr3m&#10;RtKWGZgcnLUZBmnAGv9lq8CNqFxrDWF8tE9KYdN/LgVUbGq006uV6ChWM2wHQLEi3srqEZSrJCgL&#10;RAjjDoxGqu8Y9TA6Mqy/7YmiGPH3AtRv58xkqMnYTgYRJTzNsMFoNNdmnEf7TrFdA8jj/yXkDfwh&#10;NXPqfc4CUrcfMA4ciafRZefN6bfzeh6wq18AAAD//wMAUEsDBBQABgAIAAAAIQBgBj+p4QAAAA0B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3ajEoUQp6oQnJAQaThwdGI3sRqv&#10;Q+y24e/ZnuhxZ0azb4rt7AZ2NlOwHiWsVwKYwdZri52Er/rtIQMWokKtBo9Gwq8JsC0Xd4XKtb9g&#10;Zc772DEqwZArCX2MY855aHvjVFj50SB5Bz85FemcOq4ndaFyN/BEiJQ7ZZE+9Go0L71pj/uTk7D7&#10;xurV/nw0n9WhsnX9JPA9PUp5v5x3z8CimeN/GK74hA4lMTX+hDqwQUKWZLQlkrFORAKMItljSlJz&#10;lTbpBnhZ8NsV5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAausWtK0CAACoBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYAY/qeEAAAANAQAA&#10;DwAAAAAAAAAAAAAAAAAHBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4341B791" w14:textId="5356B89C" w:rsidR="00312E21" w:rsidRDefault="00575CD0">
+                  <w:p w14:paraId="4341B791" w14:textId="118A2708" w:rsidR="00312E21" w:rsidRDefault="00575CD0">
                     <w:pPr>
                       <w:spacing w:before="11"/>
                       <w:ind w:left="40"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="005A77AD">
+                    <w:r w:rsidR="00EB171A">
                       <w:rPr>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>22</w:t>
+                      <w:t>20</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17112BA6" w14:textId="77777777" w:rsidR="00A2588B" w:rsidRDefault="00A2588B">
+    <w:p w14:paraId="4575DC5C" w14:textId="77777777" w:rsidR="00702432" w:rsidRDefault="00702432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A55AEE5" w14:textId="77777777" w:rsidR="00A2588B" w:rsidRDefault="00A2588B">
+    <w:p w14:paraId="1A7B5D0A" w14:textId="77777777" w:rsidR="00702432" w:rsidRDefault="00702432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16899,50 +17146,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5334" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6054" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46DC1B3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFF25D96"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5051" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5771" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A294542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E924FAC"/>
     <w:lvl w:ilvl="0" w:tplc="3012866C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="371" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -16987,51 +17347,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3971" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4691" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5411" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5574065C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61EAD712"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17100,51 +17460,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5853416B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3104B6C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17249,51 +17609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B1C7BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A094F8C2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17362,51 +17722,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EBD4D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A172FD9C"/>
     <w:lvl w:ilvl="0" w:tplc="3DC2C4E2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17475,51 +17835,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603408D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71288236"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17561,51 +17921,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66441974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDFCEEE2"/>
     <w:lvl w:ilvl="0" w:tplc="E6C249E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="371" w:hanging="360"/>
       </w:pPr>
@@ -17652,51 +18012,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3971" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4691" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5411" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77D2025B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA66608C"/>
     <w:lvl w:ilvl="0" w:tplc="E14A5D9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3916" w:hanging="360"/>
       </w:pPr>
@@ -17743,51 +18103,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7516" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8236" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8956" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A75203D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="950EC11C"/>
     <w:lvl w:ilvl="0" w:tplc="2E96A65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17833,51 +18193,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B43146C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4316239E"/>
     <w:lvl w:ilvl="0" w:tplc="C200F35A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
@@ -17924,51 +18284,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE37735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA36D432"/>
     <w:lvl w:ilvl="0" w:tplc="1EE6E82C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7AAA5AB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8D2C3FEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18017,105 +18377,108 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6258257A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -18209,50 +18572,51 @@
     <w:rsid w:val="000D2ABD"/>
     <w:rsid w:val="000D3308"/>
     <w:rsid w:val="000D3564"/>
     <w:rsid w:val="000D59CD"/>
     <w:rsid w:val="000E028E"/>
     <w:rsid w:val="000E146D"/>
     <w:rsid w:val="000E1819"/>
     <w:rsid w:val="000E20A6"/>
     <w:rsid w:val="000E279F"/>
     <w:rsid w:val="000E33BA"/>
     <w:rsid w:val="000E4EAB"/>
     <w:rsid w:val="000E5037"/>
     <w:rsid w:val="000E6051"/>
     <w:rsid w:val="000E7887"/>
     <w:rsid w:val="000F1942"/>
     <w:rsid w:val="000F1CB3"/>
     <w:rsid w:val="000F25E7"/>
     <w:rsid w:val="000F70E6"/>
     <w:rsid w:val="000F7DC0"/>
     <w:rsid w:val="001004CC"/>
     <w:rsid w:val="00102A3A"/>
     <w:rsid w:val="00103D75"/>
     <w:rsid w:val="00103FBC"/>
     <w:rsid w:val="001050D8"/>
     <w:rsid w:val="00110EDE"/>
+    <w:rsid w:val="0011198F"/>
     <w:rsid w:val="00114A87"/>
     <w:rsid w:val="001176DF"/>
     <w:rsid w:val="00120C65"/>
     <w:rsid w:val="00122C26"/>
     <w:rsid w:val="001242D3"/>
     <w:rsid w:val="00124CDA"/>
     <w:rsid w:val="001263DC"/>
     <w:rsid w:val="001319CB"/>
     <w:rsid w:val="00132C51"/>
     <w:rsid w:val="00132E49"/>
     <w:rsid w:val="00135608"/>
     <w:rsid w:val="00135827"/>
     <w:rsid w:val="00136DB5"/>
     <w:rsid w:val="0014191B"/>
     <w:rsid w:val="00141F75"/>
     <w:rsid w:val="00144F9F"/>
     <w:rsid w:val="00146F3B"/>
     <w:rsid w:val="001476A6"/>
     <w:rsid w:val="00147895"/>
     <w:rsid w:val="001504BC"/>
     <w:rsid w:val="00153E33"/>
     <w:rsid w:val="00154368"/>
     <w:rsid w:val="00156B3E"/>
     <w:rsid w:val="001570D9"/>
     <w:rsid w:val="00157F4B"/>
@@ -18593,77 +18957,79 @@
     <w:rsid w:val="00467BFA"/>
     <w:rsid w:val="00471009"/>
     <w:rsid w:val="004719FC"/>
     <w:rsid w:val="004735BC"/>
     <w:rsid w:val="00473E7A"/>
     <w:rsid w:val="004743F0"/>
     <w:rsid w:val="00474B10"/>
     <w:rsid w:val="004770B9"/>
     <w:rsid w:val="00480E35"/>
     <w:rsid w:val="004811E3"/>
     <w:rsid w:val="00483C3A"/>
     <w:rsid w:val="00485F79"/>
     <w:rsid w:val="00486C52"/>
     <w:rsid w:val="00491AED"/>
     <w:rsid w:val="004938F9"/>
     <w:rsid w:val="00496F95"/>
     <w:rsid w:val="004973E7"/>
     <w:rsid w:val="004974BA"/>
     <w:rsid w:val="004A1677"/>
     <w:rsid w:val="004A2F12"/>
     <w:rsid w:val="004A3FE5"/>
     <w:rsid w:val="004A503C"/>
     <w:rsid w:val="004A57BF"/>
     <w:rsid w:val="004B0BFF"/>
     <w:rsid w:val="004B2333"/>
+    <w:rsid w:val="004B45B6"/>
     <w:rsid w:val="004B4F45"/>
     <w:rsid w:val="004B5186"/>
     <w:rsid w:val="004B573F"/>
     <w:rsid w:val="004B5C87"/>
     <w:rsid w:val="004C0C43"/>
     <w:rsid w:val="004C2028"/>
     <w:rsid w:val="004C31ED"/>
     <w:rsid w:val="004C3A78"/>
     <w:rsid w:val="004C5F16"/>
     <w:rsid w:val="004C68DA"/>
     <w:rsid w:val="004D05AC"/>
     <w:rsid w:val="004D126B"/>
     <w:rsid w:val="004D2815"/>
     <w:rsid w:val="004D4ED4"/>
     <w:rsid w:val="004D59D8"/>
     <w:rsid w:val="004D5C9C"/>
     <w:rsid w:val="004D5FF9"/>
     <w:rsid w:val="004D6540"/>
     <w:rsid w:val="004E066D"/>
     <w:rsid w:val="004E16B2"/>
     <w:rsid w:val="004E3A79"/>
     <w:rsid w:val="004E3B9C"/>
     <w:rsid w:val="004E5F49"/>
     <w:rsid w:val="004E6034"/>
     <w:rsid w:val="004F372E"/>
     <w:rsid w:val="004F38D5"/>
     <w:rsid w:val="004F3906"/>
+    <w:rsid w:val="004F4140"/>
     <w:rsid w:val="004F4617"/>
     <w:rsid w:val="004F4797"/>
     <w:rsid w:val="004F70E9"/>
     <w:rsid w:val="00500ADA"/>
     <w:rsid w:val="00501079"/>
     <w:rsid w:val="00504154"/>
     <w:rsid w:val="00505FD8"/>
     <w:rsid w:val="00506A59"/>
     <w:rsid w:val="00506B7F"/>
     <w:rsid w:val="005070C7"/>
     <w:rsid w:val="00507C25"/>
     <w:rsid w:val="00510E7C"/>
     <w:rsid w:val="00512808"/>
     <w:rsid w:val="005131AC"/>
     <w:rsid w:val="00513BA3"/>
     <w:rsid w:val="00516488"/>
     <w:rsid w:val="005179F8"/>
     <w:rsid w:val="00520C7B"/>
     <w:rsid w:val="00520EB9"/>
     <w:rsid w:val="00521BA8"/>
     <w:rsid w:val="005231DE"/>
     <w:rsid w:val="00524BE3"/>
     <w:rsid w:val="00526D0D"/>
     <w:rsid w:val="0053049B"/>
     <w:rsid w:val="0053098C"/>
@@ -18773,120 +19139,124 @@
     <w:rsid w:val="00614E09"/>
     <w:rsid w:val="00615380"/>
     <w:rsid w:val="006318C5"/>
     <w:rsid w:val="006335E7"/>
     <w:rsid w:val="006342F8"/>
     <w:rsid w:val="006358F4"/>
     <w:rsid w:val="00636F6A"/>
     <w:rsid w:val="00641E22"/>
     <w:rsid w:val="00641F2A"/>
     <w:rsid w:val="006423F9"/>
     <w:rsid w:val="0064468D"/>
     <w:rsid w:val="00644E3B"/>
     <w:rsid w:val="00646303"/>
     <w:rsid w:val="006472F8"/>
     <w:rsid w:val="0064745D"/>
     <w:rsid w:val="00647E91"/>
     <w:rsid w:val="00652110"/>
     <w:rsid w:val="00653469"/>
     <w:rsid w:val="00654952"/>
     <w:rsid w:val="00654EE2"/>
     <w:rsid w:val="006568DE"/>
     <w:rsid w:val="00656FAB"/>
     <w:rsid w:val="00657DE1"/>
     <w:rsid w:val="00661D49"/>
     <w:rsid w:val="00663671"/>
+    <w:rsid w:val="006648B6"/>
     <w:rsid w:val="00664980"/>
     <w:rsid w:val="006657FE"/>
     <w:rsid w:val="00665AB7"/>
+    <w:rsid w:val="00665EFE"/>
     <w:rsid w:val="0066706F"/>
     <w:rsid w:val="006717BB"/>
     <w:rsid w:val="006724E6"/>
     <w:rsid w:val="00672F44"/>
     <w:rsid w:val="00674352"/>
     <w:rsid w:val="00674E81"/>
     <w:rsid w:val="0067555D"/>
     <w:rsid w:val="0067697F"/>
     <w:rsid w:val="00676B39"/>
     <w:rsid w:val="00677C6C"/>
     <w:rsid w:val="0068010D"/>
     <w:rsid w:val="00682265"/>
     <w:rsid w:val="0068422D"/>
     <w:rsid w:val="00685A80"/>
     <w:rsid w:val="00685B4A"/>
     <w:rsid w:val="006875DC"/>
     <w:rsid w:val="00687DE1"/>
     <w:rsid w:val="00690B66"/>
     <w:rsid w:val="00690F38"/>
     <w:rsid w:val="00691883"/>
     <w:rsid w:val="00692571"/>
     <w:rsid w:val="006936ED"/>
     <w:rsid w:val="0069504D"/>
     <w:rsid w:val="006965D7"/>
+    <w:rsid w:val="00696BF9"/>
     <w:rsid w:val="00696C06"/>
     <w:rsid w:val="006A24DE"/>
     <w:rsid w:val="006A2D6C"/>
     <w:rsid w:val="006A366A"/>
     <w:rsid w:val="006A3C2D"/>
     <w:rsid w:val="006A5FEC"/>
     <w:rsid w:val="006A6685"/>
     <w:rsid w:val="006A72BA"/>
     <w:rsid w:val="006B0575"/>
     <w:rsid w:val="006B13E8"/>
     <w:rsid w:val="006B143B"/>
     <w:rsid w:val="006B237E"/>
     <w:rsid w:val="006B2ECC"/>
     <w:rsid w:val="006B4C98"/>
     <w:rsid w:val="006B5A80"/>
     <w:rsid w:val="006B68E2"/>
     <w:rsid w:val="006B717B"/>
     <w:rsid w:val="006C07A0"/>
     <w:rsid w:val="006C0C81"/>
     <w:rsid w:val="006C0DE7"/>
     <w:rsid w:val="006C2DA7"/>
     <w:rsid w:val="006C311E"/>
     <w:rsid w:val="006C39E0"/>
     <w:rsid w:val="006C54C4"/>
     <w:rsid w:val="006C71EC"/>
     <w:rsid w:val="006C7E3A"/>
     <w:rsid w:val="006D0001"/>
     <w:rsid w:val="006D042A"/>
     <w:rsid w:val="006D07BE"/>
     <w:rsid w:val="006D101E"/>
     <w:rsid w:val="006D1864"/>
     <w:rsid w:val="006D74A9"/>
     <w:rsid w:val="006E1810"/>
     <w:rsid w:val="006E1913"/>
     <w:rsid w:val="006E1AB1"/>
     <w:rsid w:val="006E28F8"/>
     <w:rsid w:val="006E581D"/>
     <w:rsid w:val="006E773E"/>
     <w:rsid w:val="006F084F"/>
     <w:rsid w:val="006F35AF"/>
     <w:rsid w:val="006F751E"/>
     <w:rsid w:val="006F7F76"/>
     <w:rsid w:val="00700C8D"/>
+    <w:rsid w:val="00702432"/>
     <w:rsid w:val="007037EF"/>
     <w:rsid w:val="00703903"/>
     <w:rsid w:val="00703F01"/>
     <w:rsid w:val="00703F5E"/>
     <w:rsid w:val="00705122"/>
     <w:rsid w:val="00706A0C"/>
     <w:rsid w:val="00706A56"/>
     <w:rsid w:val="00706B49"/>
     <w:rsid w:val="007102A3"/>
     <w:rsid w:val="00712050"/>
     <w:rsid w:val="007120EF"/>
     <w:rsid w:val="0071349C"/>
     <w:rsid w:val="00713C09"/>
     <w:rsid w:val="007150B6"/>
     <w:rsid w:val="00715711"/>
     <w:rsid w:val="007161DA"/>
     <w:rsid w:val="00716436"/>
     <w:rsid w:val="00716479"/>
     <w:rsid w:val="00716CDD"/>
     <w:rsid w:val="00717B7C"/>
     <w:rsid w:val="00717D26"/>
     <w:rsid w:val="00720AD0"/>
     <w:rsid w:val="007233BF"/>
     <w:rsid w:val="00723770"/>
     <w:rsid w:val="007309B5"/>
@@ -18932,61 +19302,63 @@
     <w:rsid w:val="00781CF6"/>
     <w:rsid w:val="007826AD"/>
     <w:rsid w:val="00783681"/>
     <w:rsid w:val="007847FA"/>
     <w:rsid w:val="007869D6"/>
     <w:rsid w:val="00786CA9"/>
     <w:rsid w:val="00787B3E"/>
     <w:rsid w:val="0079110E"/>
     <w:rsid w:val="00791C33"/>
     <w:rsid w:val="007921B8"/>
     <w:rsid w:val="00792467"/>
     <w:rsid w:val="00792588"/>
     <w:rsid w:val="00792897"/>
     <w:rsid w:val="0079466E"/>
     <w:rsid w:val="0079508B"/>
     <w:rsid w:val="00795698"/>
     <w:rsid w:val="00796D60"/>
     <w:rsid w:val="007A0374"/>
     <w:rsid w:val="007A053F"/>
     <w:rsid w:val="007A09C5"/>
     <w:rsid w:val="007A0FBE"/>
     <w:rsid w:val="007A11D7"/>
     <w:rsid w:val="007A5C8A"/>
     <w:rsid w:val="007B1668"/>
     <w:rsid w:val="007B2743"/>
+    <w:rsid w:val="007B61D9"/>
     <w:rsid w:val="007B65A9"/>
     <w:rsid w:val="007B7447"/>
     <w:rsid w:val="007B744D"/>
     <w:rsid w:val="007B79D5"/>
     <w:rsid w:val="007C02C2"/>
     <w:rsid w:val="007C228A"/>
     <w:rsid w:val="007C2F30"/>
     <w:rsid w:val="007C3962"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007C51FB"/>
     <w:rsid w:val="007C7544"/>
+    <w:rsid w:val="007C75E6"/>
     <w:rsid w:val="007D07D7"/>
     <w:rsid w:val="007D2959"/>
     <w:rsid w:val="007D3213"/>
     <w:rsid w:val="007D3778"/>
     <w:rsid w:val="007D3FFC"/>
     <w:rsid w:val="007D70D8"/>
     <w:rsid w:val="007D71BF"/>
     <w:rsid w:val="007D751D"/>
     <w:rsid w:val="007D7597"/>
     <w:rsid w:val="007E20CB"/>
     <w:rsid w:val="007E2B27"/>
     <w:rsid w:val="007E2D69"/>
     <w:rsid w:val="007E2DDE"/>
     <w:rsid w:val="007E4AC8"/>
     <w:rsid w:val="007E6C59"/>
     <w:rsid w:val="007E77AA"/>
     <w:rsid w:val="007E7C22"/>
     <w:rsid w:val="007F10A9"/>
     <w:rsid w:val="007F4808"/>
     <w:rsid w:val="007F59BA"/>
     <w:rsid w:val="007F67EE"/>
     <w:rsid w:val="00800478"/>
     <w:rsid w:val="00801859"/>
     <w:rsid w:val="00801ECD"/>
     <w:rsid w:val="00802984"/>
@@ -19171,50 +19543,51 @@
     <w:rsid w:val="009B3A58"/>
     <w:rsid w:val="009B3D23"/>
     <w:rsid w:val="009B5488"/>
     <w:rsid w:val="009B58A8"/>
     <w:rsid w:val="009B590B"/>
     <w:rsid w:val="009B66C5"/>
     <w:rsid w:val="009B6718"/>
     <w:rsid w:val="009B6F51"/>
     <w:rsid w:val="009B7929"/>
     <w:rsid w:val="009C0019"/>
     <w:rsid w:val="009C153F"/>
     <w:rsid w:val="009C3377"/>
     <w:rsid w:val="009C34A5"/>
     <w:rsid w:val="009C4100"/>
     <w:rsid w:val="009C4B67"/>
     <w:rsid w:val="009C52F1"/>
     <w:rsid w:val="009C7173"/>
     <w:rsid w:val="009C784F"/>
     <w:rsid w:val="009D0220"/>
     <w:rsid w:val="009D0CFA"/>
     <w:rsid w:val="009D18C4"/>
     <w:rsid w:val="009D428C"/>
     <w:rsid w:val="009D4645"/>
     <w:rsid w:val="009E26A0"/>
     <w:rsid w:val="009E357C"/>
+    <w:rsid w:val="009E4308"/>
     <w:rsid w:val="009E5402"/>
     <w:rsid w:val="009E7B3B"/>
     <w:rsid w:val="009F21B9"/>
     <w:rsid w:val="009F2B18"/>
     <w:rsid w:val="009F2E77"/>
     <w:rsid w:val="009F35FB"/>
     <w:rsid w:val="009F494C"/>
     <w:rsid w:val="009F591F"/>
     <w:rsid w:val="009F5F3E"/>
     <w:rsid w:val="009F5F9B"/>
     <w:rsid w:val="009F6957"/>
     <w:rsid w:val="009F6E2E"/>
     <w:rsid w:val="009F72D5"/>
     <w:rsid w:val="009F7D47"/>
     <w:rsid w:val="00A00FF3"/>
     <w:rsid w:val="00A02867"/>
     <w:rsid w:val="00A040F5"/>
     <w:rsid w:val="00A0647F"/>
     <w:rsid w:val="00A064D5"/>
     <w:rsid w:val="00A06DCA"/>
     <w:rsid w:val="00A07674"/>
     <w:rsid w:val="00A1166A"/>
     <w:rsid w:val="00A119EE"/>
     <w:rsid w:val="00A11A01"/>
     <w:rsid w:val="00A1259E"/>
@@ -19445,50 +19818,51 @@
     <w:rsid w:val="00C10653"/>
     <w:rsid w:val="00C10695"/>
     <w:rsid w:val="00C13364"/>
     <w:rsid w:val="00C140EE"/>
     <w:rsid w:val="00C1484A"/>
     <w:rsid w:val="00C14D1B"/>
     <w:rsid w:val="00C14FBA"/>
     <w:rsid w:val="00C15F59"/>
     <w:rsid w:val="00C16241"/>
     <w:rsid w:val="00C17FFC"/>
     <w:rsid w:val="00C2004F"/>
     <w:rsid w:val="00C272D5"/>
     <w:rsid w:val="00C277DA"/>
     <w:rsid w:val="00C27F32"/>
     <w:rsid w:val="00C314BD"/>
     <w:rsid w:val="00C31F6C"/>
     <w:rsid w:val="00C330AE"/>
     <w:rsid w:val="00C33C2F"/>
     <w:rsid w:val="00C33F81"/>
     <w:rsid w:val="00C36025"/>
     <w:rsid w:val="00C36B0C"/>
     <w:rsid w:val="00C37648"/>
     <w:rsid w:val="00C37F79"/>
     <w:rsid w:val="00C41EDC"/>
     <w:rsid w:val="00C421BA"/>
+    <w:rsid w:val="00C422D4"/>
     <w:rsid w:val="00C42389"/>
     <w:rsid w:val="00C45AFE"/>
     <w:rsid w:val="00C46819"/>
     <w:rsid w:val="00C47116"/>
     <w:rsid w:val="00C47EB4"/>
     <w:rsid w:val="00C50B58"/>
     <w:rsid w:val="00C53B7E"/>
     <w:rsid w:val="00C540EE"/>
     <w:rsid w:val="00C56621"/>
     <w:rsid w:val="00C56899"/>
     <w:rsid w:val="00C56FD4"/>
     <w:rsid w:val="00C60CDF"/>
     <w:rsid w:val="00C63E27"/>
     <w:rsid w:val="00C653F6"/>
     <w:rsid w:val="00C65DFE"/>
     <w:rsid w:val="00C65E53"/>
     <w:rsid w:val="00C661B0"/>
     <w:rsid w:val="00C66455"/>
     <w:rsid w:val="00C67919"/>
     <w:rsid w:val="00C704B6"/>
     <w:rsid w:val="00C73997"/>
     <w:rsid w:val="00C75A24"/>
     <w:rsid w:val="00C75A4E"/>
     <w:rsid w:val="00C7626F"/>
     <w:rsid w:val="00C76369"/>
@@ -19501,60 +19875,62 @@
     <w:rsid w:val="00C8218A"/>
     <w:rsid w:val="00C82D04"/>
     <w:rsid w:val="00C83C8A"/>
     <w:rsid w:val="00C852F6"/>
     <w:rsid w:val="00C857D9"/>
     <w:rsid w:val="00C85A5C"/>
     <w:rsid w:val="00C85F69"/>
     <w:rsid w:val="00C87139"/>
     <w:rsid w:val="00C90FDE"/>
     <w:rsid w:val="00C91323"/>
     <w:rsid w:val="00C9400F"/>
     <w:rsid w:val="00C948ED"/>
     <w:rsid w:val="00C9494A"/>
     <w:rsid w:val="00C95A46"/>
     <w:rsid w:val="00C967D8"/>
     <w:rsid w:val="00C96D1E"/>
     <w:rsid w:val="00C97654"/>
     <w:rsid w:val="00CA049D"/>
     <w:rsid w:val="00CA3507"/>
     <w:rsid w:val="00CA45A5"/>
     <w:rsid w:val="00CA7BF9"/>
     <w:rsid w:val="00CA7D22"/>
     <w:rsid w:val="00CB152E"/>
     <w:rsid w:val="00CB176D"/>
     <w:rsid w:val="00CB21C1"/>
+    <w:rsid w:val="00CB2911"/>
     <w:rsid w:val="00CB5349"/>
     <w:rsid w:val="00CB5930"/>
     <w:rsid w:val="00CB6E73"/>
     <w:rsid w:val="00CC19AC"/>
     <w:rsid w:val="00CC28E9"/>
     <w:rsid w:val="00CC2D11"/>
     <w:rsid w:val="00CC2EB7"/>
     <w:rsid w:val="00CC3433"/>
     <w:rsid w:val="00CC474C"/>
     <w:rsid w:val="00CC4A6C"/>
+    <w:rsid w:val="00CC6C27"/>
     <w:rsid w:val="00CC6DFE"/>
     <w:rsid w:val="00CC7120"/>
     <w:rsid w:val="00CC788B"/>
     <w:rsid w:val="00CC7B09"/>
     <w:rsid w:val="00CD28BF"/>
     <w:rsid w:val="00CD3730"/>
     <w:rsid w:val="00CD37EE"/>
     <w:rsid w:val="00CD44E0"/>
     <w:rsid w:val="00CD46B7"/>
     <w:rsid w:val="00CD4A56"/>
     <w:rsid w:val="00CD60C5"/>
     <w:rsid w:val="00CD6FCA"/>
     <w:rsid w:val="00CD72A2"/>
     <w:rsid w:val="00CE04B3"/>
     <w:rsid w:val="00CE0BAF"/>
     <w:rsid w:val="00CE24B7"/>
     <w:rsid w:val="00CE2B7C"/>
     <w:rsid w:val="00CE3766"/>
     <w:rsid w:val="00CE4EAA"/>
     <w:rsid w:val="00CE514E"/>
     <w:rsid w:val="00CE53B4"/>
     <w:rsid w:val="00CE590A"/>
     <w:rsid w:val="00CE5B99"/>
     <w:rsid w:val="00CE6CED"/>
     <w:rsid w:val="00CF04CA"/>
@@ -19612,50 +19988,51 @@
     <w:rsid w:val="00D646F0"/>
     <w:rsid w:val="00D67496"/>
     <w:rsid w:val="00D6754F"/>
     <w:rsid w:val="00D71549"/>
     <w:rsid w:val="00D72824"/>
     <w:rsid w:val="00D73B2F"/>
     <w:rsid w:val="00D753DB"/>
     <w:rsid w:val="00D7653C"/>
     <w:rsid w:val="00D76B80"/>
     <w:rsid w:val="00D76BBE"/>
     <w:rsid w:val="00D77BAC"/>
     <w:rsid w:val="00D83983"/>
     <w:rsid w:val="00D84390"/>
     <w:rsid w:val="00D84F78"/>
     <w:rsid w:val="00D8505A"/>
     <w:rsid w:val="00D85F87"/>
     <w:rsid w:val="00D908EF"/>
     <w:rsid w:val="00D90B74"/>
     <w:rsid w:val="00D90E1B"/>
     <w:rsid w:val="00D919FB"/>
     <w:rsid w:val="00D92667"/>
     <w:rsid w:val="00D939A7"/>
     <w:rsid w:val="00D96FD7"/>
     <w:rsid w:val="00DA0041"/>
     <w:rsid w:val="00DA00F6"/>
+    <w:rsid w:val="00DA1BCE"/>
     <w:rsid w:val="00DA2653"/>
     <w:rsid w:val="00DA26CB"/>
     <w:rsid w:val="00DA280D"/>
     <w:rsid w:val="00DA3183"/>
     <w:rsid w:val="00DA3825"/>
     <w:rsid w:val="00DA3A16"/>
     <w:rsid w:val="00DA3AD6"/>
     <w:rsid w:val="00DA4E7A"/>
     <w:rsid w:val="00DA5A5A"/>
     <w:rsid w:val="00DA6432"/>
     <w:rsid w:val="00DA6B0B"/>
     <w:rsid w:val="00DB1A29"/>
     <w:rsid w:val="00DB26E5"/>
     <w:rsid w:val="00DB2F71"/>
     <w:rsid w:val="00DB6184"/>
     <w:rsid w:val="00DC190C"/>
     <w:rsid w:val="00DC3FC3"/>
     <w:rsid w:val="00DC6B30"/>
     <w:rsid w:val="00DC7532"/>
     <w:rsid w:val="00DD158F"/>
     <w:rsid w:val="00DD1E93"/>
     <w:rsid w:val="00DD1F6E"/>
     <w:rsid w:val="00DD4B9C"/>
     <w:rsid w:val="00DD6464"/>
     <w:rsid w:val="00DD6DD6"/>
@@ -19712,50 +20089,51 @@
     <w:rsid w:val="00E571EC"/>
     <w:rsid w:val="00E644A1"/>
     <w:rsid w:val="00E65DC2"/>
     <w:rsid w:val="00E66DA8"/>
     <w:rsid w:val="00E70118"/>
     <w:rsid w:val="00E7048D"/>
     <w:rsid w:val="00E806A9"/>
     <w:rsid w:val="00E80BFC"/>
     <w:rsid w:val="00E8180E"/>
     <w:rsid w:val="00E86061"/>
     <w:rsid w:val="00E87734"/>
     <w:rsid w:val="00E912E7"/>
     <w:rsid w:val="00E92057"/>
     <w:rsid w:val="00E9278E"/>
     <w:rsid w:val="00E92DA2"/>
     <w:rsid w:val="00E93139"/>
     <w:rsid w:val="00E9356A"/>
     <w:rsid w:val="00E93D5E"/>
     <w:rsid w:val="00E94F58"/>
     <w:rsid w:val="00E966C7"/>
     <w:rsid w:val="00EA0953"/>
     <w:rsid w:val="00EA248A"/>
     <w:rsid w:val="00EA50FB"/>
     <w:rsid w:val="00EA6F86"/>
     <w:rsid w:val="00EA7490"/>
+    <w:rsid w:val="00EB171A"/>
     <w:rsid w:val="00EB22B6"/>
     <w:rsid w:val="00EB2903"/>
     <w:rsid w:val="00EB4795"/>
     <w:rsid w:val="00EB4A07"/>
     <w:rsid w:val="00EB768F"/>
     <w:rsid w:val="00EB7D6B"/>
     <w:rsid w:val="00EC0E46"/>
     <w:rsid w:val="00EC26D3"/>
     <w:rsid w:val="00EC43CD"/>
     <w:rsid w:val="00EC45F9"/>
     <w:rsid w:val="00EC68AA"/>
     <w:rsid w:val="00EC6E0A"/>
     <w:rsid w:val="00EC72E8"/>
     <w:rsid w:val="00ED08EA"/>
     <w:rsid w:val="00ED1398"/>
     <w:rsid w:val="00ED3560"/>
     <w:rsid w:val="00EE0051"/>
     <w:rsid w:val="00EE0FAD"/>
     <w:rsid w:val="00EE41CD"/>
     <w:rsid w:val="00EE63DB"/>
     <w:rsid w:val="00EE6ACD"/>
     <w:rsid w:val="00EF09F7"/>
     <w:rsid w:val="00EF1E7E"/>
     <w:rsid w:val="00EF32C6"/>
     <w:rsid w:val="00EF32FF"/>
@@ -21560,51 +21938,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2120833096">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opennov.ru/?q=news/society/2023-05-21/87373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nn.tsargrad.tv/news/nizhegorodskim-semjam-s-detmi-pomogut-professionalno-razvivatsja_788298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3517" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/aktivnye-proekty/proekt-robototekhnika-pervyj-shag-navstrechu-vysokim-tekhnologiyam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/+HgwFWyKB7hIwZDky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nne.ru/news/predstaviteli-molitovskogo-blagochiniya-prinyali-uchastie-v-rajonnom-meropriyatii-v-ramkah-proekta-timbilding-semya/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nn-news.net/society/2023/11/24/591795.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru24.net/smi/niann/350023059/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnews.nnov.ru/posts/89336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3488" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vremyan.ru/news/511682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/proekt108060283?w=wall-108060283_3621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/proekt108060283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nn.aif.ru/society/den_semeynogo_obshcheniya_proshel_v_ramkah_proekta_timbilding_semya_v_nizhnem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/superdetki_nnov?w=wall-209682841_1081" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnovgorod.bezformata.com/listnews/razvitiyu-semey-startoval-v-nizhegorodskoy/117395856/?ysclid=lpv16nb83718393388" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsroom24.ru/news/sotszashchita/264033/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nn-news.net/society/2023/05/21/565460.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3481" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3539" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/@proekt108060283-robototehnika-pervyi-shag-navstrechu-vysokim-tehnologiyam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1085;&#1080;&#1078;&#1085;&#1080;&#1081;&#1085;&#1086;&#1074;&#1075;&#1086;&#1088;&#1086;&#1076;.&#1088;&#1092;/news/21574" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ok.ru/group/54782449549403/topic/155977964303195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niann.ru/?id=592499" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/superdetki_nnov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://politbook.ru/articles/novosti/proekt-po-professionalnomu-razvitiyu-semey-startoval-v-nizhegorodskoy-oblasti/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionews.ru/id592499/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3506" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnews.nnov.ru/posts/87142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/itogi-pervogo-etapa-proekta-robototekhnika-pervyj-shag-navstrechu-vysokim-tekhnologiyam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vremyan.ru/news/533826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-65345432_17299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/creativprogram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/superdetki_nnov?w=wall-209682841_1124" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravda-lsk.ru/news/nizhegorodskim-semyam-s-detmi-pomogut-professionalno-razvivatsya-blagodarya-proektu-ekosistema-semi/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/proekt108060283?w=wall-108060283_3412%2Fal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsnn.ru/news/2023-11-23/den-semeynogo-obscheniya-proshel-v-ramkah-proekta-timbilding-semya-3108156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsnn.ru/news/2023-05-21/nizhegorodtsam-pomogut-stat-biznesmenami-2933516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/obrazovanie52/4449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1085;&#1080;&#1078;&#1085;&#1080;&#1081;&#1085;&#1086;&#1074;&#1075;&#1086;&#1088;&#1086;&#1076;.&#1088;&#1092;/news/22299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/superdetki_nnov?w=wall-209682841_1051" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opennov.ru/?q=news/society/2023-05-21/87373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nn.tsargrad.tv/news/nizhegorodskim-semjam-s-detmi-pomogut-professionalno-razvivatsja_788298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3517" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/aktivnye-proekty/proekt-robototekhnika-pervyj-shag-navstrechu-vysokim-tekhnologiyam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/+HgwFWyKB7hIwZDky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nne.ru/news/predstaviteli-molitovskogo-blagochiniya-prinyali-uchastie-v-rajonnom-meropriyatii-v-ramkah-proekta-timbilding-semya/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nn-news.net/society/2023/11/24/591795.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru24.net/smi/niann/350023059/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnews.nnov.ru/posts/89336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3488" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vremyan.ru/news/511682" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/proekt108060283?w=wall-108060283_3621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/proekt108060283" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nn.aif.ru/society/den_semeynogo_obshcheniya_proshel_v_ramkah_proekta_timbilding_semya_v_nizhnem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/superdetki_nnov?w=wall-209682841_1081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnovgorod.bezformata.com/listnews/razvitiyu-semey-startoval-v-nizhegorodskoy/117395856/?ysclid=lpv16nb83718393388" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsroom24.ru/news/sotszashchita/264033/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nn-news.net/society/2023/05/21/565460.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3481" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3539" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/@proekt108060283-robototehnika-pervyi-shag-navstrechu-vysokim-tehnologiyam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1085;&#1080;&#1078;&#1085;&#1080;&#1081;&#1085;&#1086;&#1074;&#1075;&#1086;&#1088;&#1086;&#1076;.&#1088;&#1092;/news/21574" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ok.ru/group/54782449549403/topic/155977964303195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niann.ru/?id=592499" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/superdetki_nnov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://politbook.ru/articles/novosti/proekt-po-professionalnomu-razvitiyu-semey-startoval-v-nizhegorodskoy-oblasti/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regionews.ru/id592499/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3506" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nnews.nnov.ru/posts/87142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/itogi-pervogo-etapa-proekta-robototekhnika-pervyj-shag-navstrechu-vysokim-tekhnologiyam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vremyan.ru/news/533826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-65345432_17299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/creativprogram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/superdetki_nnov?w=wall-209682841_1124" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pravda-lsk.ru/news/nizhegorodskim-semyam-s-detmi-pomogut-professionalno-razvivatsya-blagodarya-proektu-ekosistema-semi/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3483" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/proekt108060283?w=wall-108060283_3412%2Fal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsnn.ru/news/2023-11-23/den-semeynogo-obscheniya-proshel-v-ramkah-proekta-timbilding-semya-3108156" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsnn.ru/news/2023-05-21/nizhegorodtsam-pomogut-stat-biznesmenami-2933516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/obrazovanie52/4449" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1085;&#1080;&#1078;&#1085;&#1080;&#1081;&#1085;&#1086;&#1074;&#1075;&#1086;&#1088;&#1086;&#1076;.&#1088;&#1092;/news/22299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/superdetki_nnov?w=wall-209682841_1051" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21855,82 +22233,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF02B80B-193D-4F08-8587-D6EB587B34EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7E45D32-3251-493D-AFB6-F75FCDA50C8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>10581</Words>
-  <Characters>60315</Characters>
+  <Words>10699</Words>
+  <Characters>60988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>502</Lines>
-  <Paragraphs>141</Paragraphs>
+  <Lines>508</Lines>
+  <Paragraphs>143</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70755</CharactersWithSpaces>
+  <CharactersWithSpaces>71544</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Office-M</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>