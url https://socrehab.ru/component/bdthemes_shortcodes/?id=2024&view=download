--- v0 (2026-06-15)
+++ v1 (2026-08-14)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="2A2D5051" w14:textId="77777777" w:rsidR="007C122A" w:rsidRPr="00B02140" w:rsidRDefault="007C122A" w:rsidP="007C122A">
+    <w:p w:rsidR="007C122A" w:rsidRPr="00B02140" w:rsidRDefault="007C122A" w:rsidP="007C122A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709" w:hanging="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нижегородская региональная общественная организация инвалидов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276EF690" w14:textId="77777777" w:rsidR="007C122A" w:rsidRPr="00B02140" w:rsidRDefault="007C122A" w:rsidP="007C122A">
+    <w:p w:rsidR="007C122A" w:rsidRPr="00B02140" w:rsidRDefault="007C122A" w:rsidP="007C122A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709" w:hanging="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Социальная реабилитация»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F5C28F" w14:textId="77777777" w:rsidR="007C122A" w:rsidRDefault="007C122A" w:rsidP="007C122A">
+    <w:p w:rsidR="007C122A" w:rsidRDefault="007C122A" w:rsidP="007C122A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D35D664" w14:textId="77777777" w:rsidR="007C122A" w:rsidRDefault="007C122A" w:rsidP="007C122A">
+    <w:p w:rsidR="007C122A" w:rsidRDefault="007C122A" w:rsidP="007C122A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E479F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ОТЧЕТ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -119,608 +119,1032 @@
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>о деятельности   за 202</w:t>
       </w:r>
       <w:r w:rsidR="00974794">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0035391D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156EB07E" w14:textId="77777777" w:rsidR="007C122A" w:rsidRDefault="007C122A" w:rsidP="007C122A">
+    <w:p w:rsidR="007C122A" w:rsidRDefault="007C122A" w:rsidP="007C122A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5275967B" w14:textId="00616893" w:rsidR="007A73A9" w:rsidRDefault="007A73A9" w:rsidP="007C122A">
+    <w:p w:rsidR="007A73A9" w:rsidRDefault="007A73A9" w:rsidP="007C122A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A73A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">НРООИ «Социальная реабилитация» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">работает с 1996 года и </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> это</w:t>
+        <w:t>работает с 1996 года и сегодня</w:t>
+      </w:r>
+      <w:r w:rsidR="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A73A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> многофункциональная площадка для </w:t>
+        <w:t xml:space="preserve">  это многофункциональная площадка для </w:t>
       </w:r>
       <w:r w:rsidRPr="007A73A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">семей с детьми, пенсионеров, людей с ограниченными возможностями здоровья, </w:t>
+        <w:t>семей с детьми</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282B" w:rsidRPr="00D4282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в т.ч с ОВЗ, многодетные, семьи участников СВО</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007A73A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пенсионеров, людей с ограниченными возможностями здоровья,</w:t>
+      </w:r>
+      <w:r w:rsidR="00615114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> граждан</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2105">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00615114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участвующих в волонтерской деятельности и добровольчестве</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00615114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A73A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A73A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>которая помогает и поддерживает в решении разных жизненных трудностей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041ADC2E" w14:textId="746357E4" w:rsidR="007C122A" w:rsidRDefault="007A73A9" w:rsidP="007C122A">
+    <w:p w:rsidR="007C122A" w:rsidRDefault="007A73A9" w:rsidP="007C122A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В 2024 году</w:t>
       </w:r>
       <w:r w:rsidR="007C122A" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00573D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>организация</w:t>
       </w:r>
       <w:r w:rsidR="007C122A" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> продолжила плодотворную работу по</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00900CD1" w:rsidRPr="00900CD1">
+        <w:t xml:space="preserve"> продолжила плодотворную работу по </w:t>
+      </w:r>
+      <w:r w:rsidR="007C122A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C122A" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>установлению и укреплению</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00900CD1" w:rsidRPr="00900CD1">
+        <w:t xml:space="preserve"> установлению и укреплению </w:t>
+      </w:r>
+      <w:r w:rsidR="007C122A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C122A" w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>социального партнерства с профильными органами государственной власти, некоммерческими организациями, представителями бизнеса, средств массовой информации и др.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="157D8EFB" w14:textId="77777777" w:rsidR="007C122A" w:rsidRDefault="007C122A" w:rsidP="007C122A">
+        <w:t xml:space="preserve"> социального партнерства с профильными органами государственной власти, некоммерческими организациями, представителями бизнеса, средств массовой информации и др.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:pStyle w:val="right"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6682C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Деятельность НРООИ «Социальная реабилитация» в 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 году осуществлялась в     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6682C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соответствии с Уставом организации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">социально-ориентированными программами,    «Живи активно и позитивно», </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624ABF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Детство. Креатив. Семья</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624ABF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>«Семейное дело»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>решениями общего собрания и   правления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>В течение 202</w:t>
-[...7 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>В течение 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> года   обеспечение эффективной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> работы организации по выполнению Уставных целей и задач было достигнуто за счет грантов и субсидий местного</w:t>
       </w:r>
-      <w:r w:rsidR="00670AC4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, регионального</w:t>
       </w:r>
       <w:r w:rsidRPr="00D71549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и федерального уровня, привлечения пожертвований бизнеса, некоммерческих организаций, предпринимательской деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE2E47D" w14:textId="77777777" w:rsidR="00007360" w:rsidRDefault="00007360" w:rsidP="00674053">
-[...100 lines deleted...]
-    <w:p w14:paraId="776456D0" w14:textId="77777777" w:rsidR="00674053" w:rsidRDefault="00674053" w:rsidP="007C122A">
+    <w:p w:rsidR="001174AB" w:rsidRPr="00347635" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Основные направления реализованы в социально-значимых проектах и программах в</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347635">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>интересах целевых аудиторий организации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515133">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>оциальное проектирование</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>образовательную</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515133">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деятельность</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515133">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с использованием современных методов обучения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>развитие социального предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>деятельность в сфере продвижения цифровой грамотности среди людей пожилого возраста и инвалидов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> развитие, в сотрудничестве с партнерами из числа некоммерческих организаций и социальных предпринимателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деятельность в области креативных индустрий, детского технического и художественного творчества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>консультационную поддержку по широкому спектру вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001174AB" w:rsidRDefault="001174AB" w:rsidP="001174AB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>добровольчество и волонтерство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012459B" w:rsidRPr="00D71549" w:rsidRDefault="0012459B" w:rsidP="0012459B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="-709" w:right="-5"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5F636DBC" w14:textId="77777777" w:rsidR="0012459B" w:rsidRPr="00D71549" w:rsidRDefault="0012459B" w:rsidP="0012459B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В течение всего отчетного периода организация успешно осуществляла реализацию </w:t>
+      </w:r>
+      <w:r w:rsidR="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>социально-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значимых</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B366A" w:rsidRPr="00A757AE" w:rsidRDefault="006B366A" w:rsidP="006B366A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A757AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Проектная деятельность   организации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D41D6D" w:rsidRDefault="00D41D6D" w:rsidP="007C122A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="-709" w:right="-5"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="192A3D"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31C837F9" w14:textId="77777777" w:rsidR="00D41D6D" w:rsidRDefault="00D41D6D" w:rsidP="007C122A">
-[...14 lines deleted...]
-    <w:p w14:paraId="6918072C" w14:textId="77777777" w:rsidR="00D41D6D" w:rsidRDefault="00D41D6D" w:rsidP="00D41D6D">
+    <w:p w:rsidR="00D41D6D" w:rsidRDefault="00D41D6D" w:rsidP="00D41D6D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD6DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«Роботехника – первый шаг навстречу высоким технологиям»</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> для детей  возрастом 5-12 лет </w:t>
+        <w:t>«Робо</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB64D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>техника – первый шаг навстречу высоким технологиям»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>детей  возрастом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-12 лет </w:t>
       </w:r>
       <w:r w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D81A45" w14:textId="77777777" w:rsidR="00D41D6D" w:rsidRDefault="00D41D6D" w:rsidP="00D41D6D">
+    <w:p w:rsidR="00D41D6D" w:rsidRDefault="00D41D6D" w:rsidP="00D41D6D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5274A980" w14:textId="77777777" w:rsidR="00681311" w:rsidRDefault="00D41D6D" w:rsidP="00681311">
+    <w:p w:rsidR="00681311" w:rsidRDefault="00D41D6D" w:rsidP="00681311">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B366A" w:rsidRPr="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проект</w:t>
+      </w:r>
+      <w:r w:rsidR="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Smart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> СемьЯ. Новые возможности»</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СемьЯ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Новые возможности»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00573D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">для детей и родителей </w:t>
       </w:r>
       <w:r w:rsidRPr="00B055D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">с использованием </w:t>
       </w:r>
@@ -731,94 +1155,109 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">субсидии  Администрации г. Нижнего Новгорода в рамках </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2340">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>конкурса «Открытый Нижний»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60976492" w14:textId="77777777" w:rsidR="00681311" w:rsidRDefault="00681311" w:rsidP="00681311">
+    <w:p w:rsidR="00681311" w:rsidRDefault="00681311" w:rsidP="00681311">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AFA2369" w14:textId="77777777" w:rsidR="00D41D6D" w:rsidRDefault="00681311" w:rsidP="00681311">
+    <w:p w:rsidR="00D41D6D" w:rsidRDefault="00681311" w:rsidP="00681311">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D41D6D" w:rsidRPr="00FC553E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D41D6D" w:rsidRPr="00FC553E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006B366A" w:rsidRPr="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Проект</w:t>
+      </w:r>
+      <w:r w:rsidR="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00D41D6D" w:rsidRPr="00FC553E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00D41D6D" w:rsidRPr="00A72B1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Информационное окно»</w:t>
       </w:r>
       <w:r w:rsidR="00D41D6D" w:rsidRPr="00A72B1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -841,166 +1280,186 @@
       <w:r w:rsidRPr="00A72B1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">гранта </w:t>
       </w:r>
       <w:r w:rsidR="00D41D6D" w:rsidRPr="00A72B1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Благотворительного фонда Владимира Потанина в ном</w:t>
       </w:r>
       <w:r w:rsidR="00B73F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>инации «Институциональный опыт»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592D3BF9" w14:textId="77777777" w:rsidR="00A72B1D" w:rsidRDefault="00A72B1D" w:rsidP="00681311">
+    <w:p w:rsidR="00A72B1D" w:rsidRDefault="00A72B1D" w:rsidP="00681311">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3762AE94" w14:textId="77777777" w:rsidR="00112B88" w:rsidRPr="00112B88" w:rsidRDefault="00112B88" w:rsidP="00681311">
+    <w:p w:rsidR="00112B88" w:rsidRPr="00112B88" w:rsidRDefault="00112B88" w:rsidP="00681311">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
+      <w:r w:rsidR="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B366A" w:rsidRPr="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="006B366A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>роект</w:t>
+      </w:r>
+      <w:r w:rsidR="00106833" w:rsidRPr="006B366A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00106833" w:rsidRPr="00106833">
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Школа интеллектуального досуга «Книги. Творчество. Технологии</w:t>
       </w:r>
       <w:r w:rsidR="00106833" w:rsidRPr="00106833">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:t>«Школа интеллектуального досуга «Книги. Творчество. Технологии</w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00106833">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00106833" w:rsidRPr="00106833">
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с использованием</w:t>
       </w:r>
       <w:r w:rsidR="00B10887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> гранта </w:t>
       </w:r>
       <w:r w:rsidR="00003675">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="00B10887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> форме субсидии из областного бюджета </w:t>
       </w:r>
       <w:r w:rsidR="00003675">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нижегородской области</w:t>
       </w:r>
       <w:r w:rsidR="00B73F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD0258D" w14:textId="77777777" w:rsidR="00D41D6D" w:rsidRPr="009C4B67" w:rsidRDefault="00D41D6D" w:rsidP="00D41D6D">
+    <w:p w:rsidR="00D41D6D" w:rsidRPr="009C4B67" w:rsidRDefault="00D41D6D" w:rsidP="00D41D6D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3D7E7E" w14:textId="77777777" w:rsidR="00CC464A" w:rsidRPr="003528D0" w:rsidRDefault="003528D0" w:rsidP="00CC464A">
+    <w:p w:rsidR="00CC464A" w:rsidRPr="003528D0" w:rsidRDefault="003528D0" w:rsidP="00CC464A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1051,75 +1510,97 @@
       <w:r w:rsidR="00CC464A" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CC464A" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">продолжила реализацию социально значимого проекта   </w:t>
       </w:r>
       <w:r w:rsidR="00CC464A" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>«Роботехника – первый шаг навстречу высоким технологиям»</w:t>
-      </w:r>
+        <w:t>«Робо</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB64D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>то</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00CC464A" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>техника – первый шаг навстречу высоким технологиям»</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC464A" w:rsidRPr="003528D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для детей  возрастом 5-12 лет с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052A93AD" w14:textId="77777777" w:rsidR="00B73F84" w:rsidRPr="003528D0" w:rsidRDefault="00B73F84" w:rsidP="00CC464A">
+    <w:p w:rsidR="00B73F84" w:rsidRPr="003528D0" w:rsidRDefault="00B73F84" w:rsidP="00CC464A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6FF68A" w14:textId="77777777" w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
+    <w:p w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В рамках мероприятий второго этапа проекта в образовательных организациях-партнерах были успешно организованы и проведены практические занятия робототехникой с</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1155,69 +1636,68 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12 образовательных организаций</w:t>
       </w:r>
       <w:r w:rsidR="00025404" w:rsidRPr="00896FFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Нижегородской области. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B51E9CB" w14:textId="77777777" w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
+    <w:p w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Занятия внутри образовательных организаций-партнеров проводились силами педагогов-участников проекта, прошедших предварительную</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>профессиональную подготовку в рамках первого этапа. Ребята в течение учебного года изучали простые механизмы, знакомились с основами конструирования и</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1225,51 +1705,51 @@
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>программирования, учились работать в команде, конструировали и программировали робототехнические модели различной степени сложности, разрабатывали самостоятельные</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">робототехнические проекты. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7082EC88" w14:textId="77777777" w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
+    <w:p w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Всего в практических занятиях робототехникой смогли принять участие </w:t>
       </w:r>
       <w:r w:rsidRPr="00896FFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1328,51 +1808,51 @@
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>использованием программы обучения и методических материалов, подготовленных для партнеров организатором проекта. Доступ ко всем методическим материалам в</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">дистанционном формате оставался у педагогов в течение всего времени действия проекта. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B90ACD" w14:textId="77777777" w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
+    <w:p w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для обсуждения промежуточных итогов проекта, ответов на вопросы педагогов,</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1447,162 +1927,182 @@
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>робототехникой с детьми команда проекта посетила несколько партнеров проекта - школы и сады Нижнего Новгорода и Нижегородской области. Члены команды проекта смогли</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">принять непосредственное участие в занятиях робототехникой с детьми и на местах оказать педагогам консультационную помощь и поддержку. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE03BCD" w14:textId="77777777" w:rsidR="00444E5E" w:rsidRDefault="00444E5E" w:rsidP="00444E5E">
+    <w:p w:rsidR="00444E5E" w:rsidRDefault="00444E5E" w:rsidP="00444E5E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Всего команда проекта посетила практические занятия с детьми в 5 городских и 3 о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>бластных школах и детских садах:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076325CE" w14:textId="77777777" w:rsidR="00444E5E" w:rsidRPr="00D05A7A" w:rsidRDefault="00444E5E" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00444E5E" w:rsidRPr="00D05A7A" w:rsidRDefault="00444E5E" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Посещение практических занятий с детьми в МБОУ "Дивеевская средняя</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01AE0CE8" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRDefault="00444E5E" w:rsidP="00D05A7A">
+        <w:t>Посещение практических занятий с детьми в МБОУ "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D05A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Дивеевская</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D05A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> средняя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D05A7A" w:rsidRDefault="00444E5E" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">общеобразовательная школа",  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D31D52F" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRDefault="00444E5E" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00D05A7A" w:rsidRDefault="00444E5E" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00444E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МБДОУ «Детский сад №8», г.</w:t>
       </w:r>
       <w:r w:rsidR="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00444E5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Балахна,  </w:t>
       </w:r>
       <w:r w:rsidR="00D05A7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCC28B1" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МБДОУ «Детский сад</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1620,248 +2120,249 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>познавательно-речевому направлению развития детей № 30», г. Арзамас,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7241FD1C" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МАДОУ «Детский сад № 441</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«Кузнечик», </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6897FE86" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МБДОУ «Детский сад № 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«Катюша», </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0C557D" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МБДОУ «Детский сад № 114</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">«Подсолнушек», </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36386B16" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МБДОУ "Детский сад № 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Солнышко", </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D70FA31" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRPr="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00D05A7A" w:rsidRPr="00D05A7A" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>МБДОУ "Детский сад № 41".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623B036A" w14:textId="77777777" w:rsidR="00D05A7A" w:rsidRPr="00444E5E" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
+    <w:p w:rsidR="00D05A7A" w:rsidRPr="00444E5E" w:rsidRDefault="00D05A7A" w:rsidP="00D05A7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CFEDCA4" w14:textId="77777777" w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
+    <w:p w:rsidR="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Высокая мотивация и</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>заинтересованность педагогов в развитии робототехники, позволила образовательным организациям-партнерам не только успешно организовать и провести занятия</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1870,51 +2371,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">робототехникой, но также сформировать </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>команды участников робототехнического конкурса</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> из числа детей, прошедших обучение основам робототехники. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28633EF8" w14:textId="77777777" w:rsidR="00873772" w:rsidRPr="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
+    <w:p w:rsidR="00873772" w:rsidRPr="00025404" w:rsidRDefault="00873772" w:rsidP="00025404">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Конкурс был</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1939,51 +2440,51 @@
       <w:r w:rsidRPr="002F0992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>каждой командой был представлен самостоятельно разработанный робототехнический проект в тематике «Робототехнические машины будущего», в котором ребята смогли</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>воплотить свои инновационные идеи и продемонстрировать навыки, полученные на практических занятиях по робототехнике под руководством своих педагогов-наставников.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02737D33" w14:textId="77777777" w:rsidR="00444E5E" w:rsidRDefault="00873772" w:rsidP="00444E5E">
+    <w:p w:rsidR="00444E5E" w:rsidRDefault="00873772" w:rsidP="00444E5E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Каждый участник конкурса получил поощрительную грамоту юного робототехника и памятный значок участника конкурса. Все финалисты и призеры конкурса получили</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2006,72 +2507,71 @@
         </w:rPr>
         <w:t>21 образовательной</w:t>
       </w:r>
       <w:r w:rsidRPr="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации</w:t>
       </w:r>
       <w:r w:rsidR="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Нижнего Новгорода и Нижегородской области. Всего в итоговом конкурсе приняли участие </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>84 ребенка</w:t>
       </w:r>
       <w:r w:rsidRPr="00025404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> возрастом от 5 до 12 лет. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2396BD7C" w14:textId="77777777" w:rsidR="003E7F10" w:rsidRPr="003E7F10" w:rsidRDefault="003E7F10" w:rsidP="003E7F10">
+    <w:p w:rsidR="003E7F10" w:rsidRPr="003E7F10" w:rsidRDefault="003E7F10" w:rsidP="003E7F10">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для подведения итогов проекта, обмена опытом и обсуждения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2130,51 +2630,51 @@
       <w:r w:rsidR="00C26FB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>представлена презентация, в которой были изложены цели и</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EFFB1D" w14:textId="77777777" w:rsidR="003E7F10" w:rsidRPr="003E7F10" w:rsidRDefault="003E7F10" w:rsidP="003E7F10">
+    <w:p w:rsidR="003E7F10" w:rsidRPr="003E7F10" w:rsidRDefault="003E7F10" w:rsidP="003E7F10">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>задачи проекта, промежуточные и итоговые показатели проекта.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2183,51 +2683,51 @@
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участники круглого стола поделились опытом проведения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>практических занятий робототехникой с детьми в течение</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598179CD" w14:textId="77777777" w:rsidR="00DC4C95" w:rsidRDefault="003E7F10" w:rsidP="003E7F10">
+    <w:p w:rsidR="00DC4C95" w:rsidRDefault="003E7F10" w:rsidP="003E7F10">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>учебного года, итогами обучения детей и перспективами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2244,51 +2744,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>также впечатлениями от участия в итоговых конкурсах проекта.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572A8763" w14:textId="77777777" w:rsidR="003E7F10" w:rsidRPr="003E7F10" w:rsidRDefault="003E7F10" w:rsidP="00DC4C95">
+    <w:p w:rsidR="003E7F10" w:rsidRPr="003E7F10" w:rsidRDefault="003E7F10" w:rsidP="00DC4C95">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Благодарственными письмами были отмечены коллективы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2313,51 +2813,51 @@
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>обученных основам робототехники. Все педагоги-участники</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>проекта показали высокую заинтересованность в развитии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1598B99C" w14:textId="77777777" w:rsidR="003E7F10" w:rsidRPr="003E7F10" w:rsidRDefault="003E7F10" w:rsidP="003E7F10">
+    <w:p w:rsidR="003E7F10" w:rsidRPr="003E7F10" w:rsidRDefault="003E7F10" w:rsidP="003E7F10">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>робототехники, как направления дополнительного образования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2383,121 +2883,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">столе очно и онлайн смогли принять участие более </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20 участников</w:t>
       </w:r>
       <w:r w:rsidRPr="003E7F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F154494" w14:textId="77777777" w:rsidR="00FC5C16" w:rsidRDefault="00FC5C16" w:rsidP="00873772">
+    <w:p w:rsidR="00FC5C16" w:rsidRDefault="00FC5C16" w:rsidP="00873772">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF4B05E" w14:textId="77777777" w:rsidR="00873772" w:rsidRPr="00FC5C16" w:rsidRDefault="00873772" w:rsidP="00873772">
+    <w:p w:rsidR="00873772" w:rsidRPr="00FC5C16" w:rsidRDefault="00873772" w:rsidP="00873772">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Основные достигнутые качественны</w:t>
       </w:r>
       <w:r w:rsidR="00DC4C95" w:rsidRPr="00FC5C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>е результаты реализации проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1ECE60" w14:textId="77777777" w:rsidR="00FC5C16" w:rsidRDefault="00FC5C16" w:rsidP="00FC5C16">
+    <w:p w:rsidR="00FC5C16" w:rsidRDefault="00FC5C16" w:rsidP="00FC5C16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BE03CF9" w14:textId="77777777" w:rsidR="00FC5C16" w:rsidRDefault="00873772" w:rsidP="00E759A3">
+    <w:p w:rsidR="00FC5C16" w:rsidRDefault="00873772" w:rsidP="00E759A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Заинтересованность образовательных организаций во внедрении робототехники, как направления дополнительного образования, позволила привлечь в проект более </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2541,51 +3041,51 @@
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>обучения очных практикумов является, по отзывам педагогов-участников проекта, уникальным и инновационным для региона и позволяет педагогам сразу начать применение</w:t>
       </w:r>
       <w:r w:rsidR="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">полученных навыков на занятиях робототехникой с детьми, что свидетельствуют об эффективности обучающей программы. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448FFF4A" w14:textId="77777777" w:rsidR="00FC5C16" w:rsidRDefault="00873772" w:rsidP="00E759A3">
+    <w:p w:rsidR="00FC5C16" w:rsidRDefault="00873772" w:rsidP="00E759A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Разработанные для партнёров проекта методические</w:t>
       </w:r>
       <w:r w:rsidR="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2594,51 +3094,51 @@
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>материалы и программа обучения детей, позволили образовательным организациям сократить время на внедрение нового направления развития, а педагогам помогли органично</w:t>
       </w:r>
       <w:r w:rsidR="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">встроить занятия робототехникой с детьми в образовательный процесс. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634183C3" w14:textId="77777777" w:rsidR="00FC5C16" w:rsidRDefault="00873772" w:rsidP="00E759A3">
+    <w:p w:rsidR="00FC5C16" w:rsidRDefault="00873772" w:rsidP="00E759A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Регулярные занятия робототехникой в течение учебного года позволили ребятам разобраться в основах</w:t>
       </w:r>
       <w:r w:rsidR="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2647,68 +3147,69 @@
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>конструирования и программирования робототехнических моделей, понять насколько интересен мир науки и техники и приступить к разработке самостоятельных</w:t>
       </w:r>
       <w:r w:rsidR="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">робототехнических проектов. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6368AD6C" w14:textId="77777777" w:rsidR="00EB2351" w:rsidRDefault="00873772" w:rsidP="00E759A3">
+    <w:p w:rsidR="00EB2351" w:rsidRDefault="00873772" w:rsidP="00E759A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Результаты обучения ребята продемонстрировали на итоговом конкурсе по робототехнике среди детских команд. Принять участие в регулярных</w:t>
       </w:r>
       <w:r w:rsidR="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">занятиях робототехникой в школах и садах города и области смогли более </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2751,51 +3252,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Нижегородской области. Участниками итогового конкурса стали </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>84 ребенка из 21</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> образовательной организации региона. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D2036B" w14:textId="77777777" w:rsidR="00873772" w:rsidRDefault="00873772" w:rsidP="00E759A3">
+    <w:p w:rsidR="00873772" w:rsidRDefault="00873772" w:rsidP="00E759A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Организациями-партнерами проекта, занятия с детьми в</w:t>
       </w:r>
       <w:r w:rsidR="00FC5C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2820,859 +3321,958 @@
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>устойчивости результатов проекта, развитии полученных результатов вне мероприятий проекта и о возможности тиражирования такой практики в образовательных организациях</w:t>
       </w:r>
       <w:r w:rsidR="00FC5C16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4C95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нижнего Новгорода и Нижегородской области.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D9EB07" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4CB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Электронные ссылки</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331A2623" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Итоги проекта, публикация на сайте организации от 27.06.2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D35E835" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRPr="006B4CB4" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRPr="006B4CB4" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>https://socrehab.ru/home/novosti-i-sobytiya/podvedeny-itogi-proekta-robototekhnika-pervyj-shag-navstrechu-vysokim-tekhnologiyam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6819E469" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Завершающее мероприятие проекта – круглый стол с педагогами-участниками, публикация в группе проекта от 20.06.2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445C81F6" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00000000" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00FB64D5" w:rsidP="00F556B9">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00F556B9" w:rsidRPr="006778CB">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://vk.com/proekt108060283?w=wall-108060283_3833%2Fall</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BF290D6" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Круглый стол с педагогами-участниками проекта, публикация на сайте организации от 20.06.2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AB2CC0" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00000000" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00FB64D5" w:rsidP="00F556B9">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00F556B9" w:rsidRPr="006778CB">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/novosti-i-sobytiya/kruglyj-stol-s-pedagogami</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28E06E69" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Видеоролики с итогового мероприятия проекта - конкурса по робототехнике среди детских команд, представление команд-участников конкурса</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F86F83" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00000000" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00FB64D5" w:rsidP="00F556B9">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00F556B9" w:rsidRPr="006778CB">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://vk.com/video/playlist/-108060283_14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09DAC55E" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Альбом с фотографиями конкурса по робототехнике 04.06.2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D25348" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>https://vk.com/album-108060283_305544350</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D1CA79" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Альбом с фотографиями конкурса по робототехнике 05.06.2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36514B37" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>https://vk.com/album-108060283_305544979</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BF4CDA" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Альбом с фотографиями конкурса по робототехнике 06.06.2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F4392A" w14:textId="77777777" w:rsidR="00F556B9" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
+    <w:p w:rsidR="00F556B9" w:rsidRPr="006D2105" w:rsidRDefault="00F556B9" w:rsidP="00F556B9">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2105">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>https://vk.com/album-108060283_305545094</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2441BE4D" w14:textId="77777777" w:rsidR="003528D0" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="006D2105" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="092E52BD" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00FD75C2" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00FD75C2" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709" w:right="4" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006D2105">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t>«</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. «</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD75C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Smart</w:t>
       </w:r>
+      <w:r w:rsidRPr="006D2105">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD75C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> СемьЯ. Новые возможности</w:t>
+        <w:t>СемьЯ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2105">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD75C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Новые возможности</w:t>
       </w:r>
       <w:r w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00573D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для детей и родителей</w:t>
       </w:r>
       <w:r w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с использованием </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> с использованием субсидии  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>субсидии  Администрации</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Администрации г. Нижнего Новгорода в рамках </w:t>
+      </w:r>
       <w:r w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>конкурса «Открытый Нижний»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5128CA11" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00FD75C2" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00FD75C2" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709" w:right="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24DCCADD" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709" w:right="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">НРООИ «Социальная реабилитация» в августе 2024 года приступила к реализации проекта ««Smart </w:t>
+        <w:t>НРООИ «Социальная реабилитация» в августе 2024 года приступила к реализации проекта ««</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Новые возможности», который содействовал сохранению и укреплению семейных ценностей, традиций, созданию практических инструментов для их реализации в повседневной жизни семьи. Целевая аудитория проекта - семьи, воспитывающие детей в возрасте до 18 лет (в т.ч с ОВЗ, многодетные, семьи участников СВО).</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Что такое Smart </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>СемьЯ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="-709" w:right="4"/>
+        <w:t>. Новые возможности», который содействовал сохранению и укреплению семейных ценностей, традиций, созданию практических инструментов для их реализации в повседневной жизни семьи. Целевая аудитория проекта - семьи, воспитывающие детей в возрасте до 18 лет (в т.ч с ОВЗ, многодетные, семьи участников СВО).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="4" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Каждая эпоха — новая культурная среда. Особенности современного мира — интернет и гаджеты. Они изменили устоявшиеся стандарты общения, работы и, конечно, семьи. Да, новые технологии дали больше возможностей для самоопределения, обучения и коммуникации, но ещё они изменили ценности молодых семей. Необязательно в худшую сторону, ведь именно так появился новый социальный портрет - Smart </w:t>
+        <w:t xml:space="preserve">Что такое </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Современные технологии неизбежно </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>длияют</w:t>
+        <w:t>СемьЯ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на семейные ценности, формируя новые стандарты и образ жизни. Smart </w:t>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каждая эпоха — новая культурная среда. Особенности современного мира — интернет и гаджеты. Они изменили устоявшиеся стандарты общения, работы и, конечно, семьи. Да, новые технологии дали больше возможностей для самоопределения, обучения и коммуникации, но ещё они изменили ценности молодых семей. Необязательно в худшую сторону, ведь именно так появился новый социальный портрет - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — это пример семьи, которая успешно интегрирует технологии в свою повседневность, оставаясь открытой к новым возможностям и изменениям.</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">В соответствии со сметой проекта, для реализации заявленных мероприятий, НРООИ «Социальная реабилитация» приобретено звуковое </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>обобудование</w:t>
+        <w:t>СемьЯ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> для организации и проведения мероприятий, музыкальное оборудование для проведения мастер-классов «Поем вместе».</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Для выездных пленэров «Творим вместе» приобретены мольберты-треноги, складные стулья, расходные материалы</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> был дан торжественный старт проекта «Smart </w:t>
+        <w:t xml:space="preserve">Современные технологии неизбежно </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>длияют</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Новые возможности», проведена его публичная презентация. Участников проекта приветствовали </w:t>
+        <w:t xml:space="preserve"> на семейные ценности, формируя новые стандарты и образ жизни. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Судаева</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СемьЯ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — это пример семьи, которая успешно интегрирует технологии в свою повседневность, оставаясь открытой к новым возможностям и изменениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Новые возможности сохранения и укрепления семейных ценностей и традиций, созданные практические инструменты входе реализации мероприятий проекта, были предложены нижегородским семьям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="4" w:firstLine="773"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со сметой проекта, для реализации заявленных мероприятий, НРООИ «Социальная реабилитация» приобретено звуковое </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обобудование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для организации и проведения мероприятий, музыкальное оборудование для проведения мастер-классов «Поем вместе».</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Для выездных пленэров «Творим вместе» приобретены мольберты-треноги, складные стулья, расходные материалы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>С целью вовлечения в проект большего количества представителей целевой аудитории, привлечения внимания к сохранению семейных ценностей и традиций в современном обществе в парке «Дубки»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="00573D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> август</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> был дан торжественный старт проекта «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СемьЯ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Новые возможности», проведена его публичная презентация. Участников проекта приветствовали </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Судаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ж.А. </w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="447F5184" wp14:editId="63670640">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A68206C" wp14:editId="47B0A5A0">
             <wp:extent cx="79248" cy="9147"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 7610"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7610" name="Picture 7610"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="79248" cy="9147"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -3698,250 +4298,290 @@
         </w:rPr>
         <w:t>Наговицин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> — помощник благочинного </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Молитовского</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> округа. Спикеры проекта познакомили со своими направлениями. Состоялась концертная программа. В мероприятии приняли участие 50 семей города Нижнего Новгорода. Итогом проведения презентации стали новые семьи - участники проекта. Создано сообщество «Smart </w:t>
+        <w:t xml:space="preserve"> округа. Спикеры проекта познакомили со своими направлениями. Состоялась концертная программа. В мероприятии приняли участие 50 семей города Нижнего Новгорода. Итогом проведения презентации стали новые семьи - участники проекта. Создано сообщество «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>» в социальной сети «</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ВКонтанкте</w:t>
+        <w:t>СемьЯ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>» (</w:t>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> проведено 4 пленэра «Творим семьей» — живопись с натуры на открытом воздухе. Каждый участник проекта создал свою уникальную картину. В пленэре парка «Станкозавод» принял участие депутат ОЗС </w:t>
+        <w:t>» в социальной сети «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Апоян</w:t>
+        <w:t>ВКонтанкте</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>» (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>https://vk.com/club227178707</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> развития творческих способностей семей в парке «Дубки», </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бульвар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заречный, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>парке «Станкозавода»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, на дворовых площадках</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>р. Ленина и Энтузиастов,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведено 4 пленэра «Творим семьей» — живопись с натуры на открытом воздухе. Каждый участник проекта создал свою уникальную картину. В пленэре парка «Станкозавод» принял участие депутат ОЗС </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Апоян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> СА. Всего в 4 пленэрах приняли участие 37 семей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A48DC6" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709" w:firstLine="725"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>С целью укрепления семейных уз, развития уверенности в себе и самовыражения, создания семейного бренда проведены 26 воркшопов «Семейный подиум</w:t>
+        <w:t xml:space="preserve">С целью укрепления семейных уз, развития уверенности в себе и самовыражения, создания семейного бренда проведены 26 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>воркшопов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Семейный подиум</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>» .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> В воркшопах </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> В </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DDFDEEA" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+        <w:t>воркшопах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приняли участие 32 семьи, в 23 семьях проведен персональный разбор гардероба на дому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для того чтобы  </w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -3962,75 +4602,75 @@
         </w:rPr>
         <w:t>ть</w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> у участников проекта представления о семейных ценностях в современных семьях, повышения психолого-педагогических компетенций родителей проведены З психологических тренинга «Семья. Семейные ценности»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В тренингах приняли участие 30 семей. В результате тренингов улучшились коммуникации внутри семьи, что положительно сказалось на отношениях внутри семей-участников проекта. Были предложены практические инструменты («семейный совет», «колесо баланса», кейсы коммуникаций между различными поколениями семьи и т.д.) для применения их семьями в повседневной жизни.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007785C3" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="045339A6" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0267A22A" wp14:editId="5CC4E1B9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5ECED586" wp14:editId="3FE24CD2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>7266433</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>6832517</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6096" cy="6098"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Picture 9113"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9113" name="Picture 9113"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -4081,757 +4721,803 @@
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, в которых приняли участие 50 семей. Пять самых смелых семей продемонстрировали танцевальный </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>баттл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> между детьми и родителями на итоговом мероприятии проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D74471" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:spacing w:after="25"/>
         <w:ind w:left="-709" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С целью популяризации традиционных семейных ценностей, поддержки совместного семейного творчества, предоставления членам семей разных возрастов возможности самовыраже</w:t>
       </w:r>
       <w:r w:rsidR="00C70C70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ния, в рамках проекта проведены</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 мастер</w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> классов «Поем вместе». В мастер-кл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ассах приняли участие 50 семей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68694553" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29956A69" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709" w:right="-8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">27 ноября в ЦДТ Ленинского района состоялось итоговое мероприятие проекта «Smart </w:t>
+        <w:t>27 ноября в ЦДТ Ленинского района состоялось итоговое мероприятие проекта «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Новые возможности» - День семейных ценностей.</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Участников проекта приветствовали и провели награждение самых активных «Smart семей» заместитель директора департамента социальных коммуникаций и молодежной политики администрации города Нижнего Новгорода Кормщиков Д.А., заместители главы администрации Ленинского района </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Крендясева</w:t>
+        <w:t>СемьЯ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> М.А., </w:t>
+        <w:t>. Новые возможности» - День семейных ценностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Более 70 семьей, воспитывающих детей в возрасте до 18 лет, в т.ч с ограниченными возможностями здоровья, многодетные, семьи участников специальной военной операции, проживающие на территории города Нижнего Новгорода приняли участие в данном мероприятии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Участников проекта приветствовали и провели награждение самых активных «Smart семей» заместитель директора департамента социальных коммуникаций и молодежной политики администрации города Нижнего Новгорода Кормщиков Д.А., заместители главы администрации Ленинского района </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Судаева</w:t>
+        <w:t>Крендясева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ж.А., депутаты городской Думы г. Нижнего Новгорода Дружинина Т.А., Смолина О.В.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Подарки семьям предоставили департамент социальных коммуникаций и молодежной политики администрации города Нижнего Новгорода, депутат (ВС </w:t>
+        <w:t xml:space="preserve"> М.А., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Апоян</w:t>
+        <w:t>Судаева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> С.А., депутаты Городской Думы г. Нижнего Новгорода Дружинина ТА., Смолина О.В., АО ПКО «Теплообменник», Совет женщин Ленинского района, «Радио родных дорог», стилист Волкова Марина, ООО «Мастер», телепроект «Вместе с мамой» (Логинова М.), управляющая сообществом кондитеров в Нижнем Новгороде, основатель кулинарной студии Ситнова Е., кондитер Лебедева Е., пекарня «Время пирогов», СМК»ТОНУС»</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E37F64A" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+        <w:t xml:space="preserve"> Ж.А., депутаты городской Думы г. Нижнего Новгорода Дружинина Т.А., Смолина О.В.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-709" w:right="-8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Море позитива и радугу эмоций вызвали у участников проекта выступления автора и исполнителя, финалиста конкурса «Музыка гордых», участницы вокального шоу «Ну-ка, все вместе», мамы шестерых </w:t>
+        <w:t xml:space="preserve">Подарки семьям предоставили департамент социальных коммуникаций и молодежной политики администрации города Нижнего Новгорода, депутат (ВС </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>детеи</w:t>
+        <w:t>Апоян</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Наталии Ивановой; эстрадной певицы, лауреата и победителя эстрадных конкурсов, обладательницы Гран — при Натали </w:t>
+        <w:t xml:space="preserve"> С.А., депутаты Городской Думы г. Нижнего Новгорода Дружинина ТА., Смолина О.В., АО ПКО «Теплообменник», Совет женщин Ленинского района, «Радио родных дорог», стилист Волкова Марина, ООО «Мастер», телепроект «Вместе с мамой» (Логинова М.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>управляющая сообществом кондитеров в Нижнем Новгороде, основатель кулинарной студии Ситнова Е., кондитер Лебедева Е., пекарня «Время пирогов», СМК»ТОНУС»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+      <w:pPr>
+        <w:ind w:left="-709" w:right="-8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Море позитива и радугу эмоций вызвали у участников проекта выступления автора и исполнителя, финалиста конкурса «Музыка гордых», участницы вокального шоу «Ну-ка, все вместе», мамы шестерых </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Рамаццина</w:t>
+        <w:t>детеи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и ее театра танца Гоне д </w:t>
+        <w:t xml:space="preserve"> Наталии Ивановой; эстрадной певицы, лауреата и победителя эстрадных конкурсов, обладательницы Гран — при Натали Рамаццина и ее театра танца Гоне д </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>аморе</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; партнера социального проекта «Smart </w:t>
+        <w:t>; партнера социального проекта «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Новые возможности», руководителя проекта «На крыльях мечты» </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Гробовецкой</w:t>
+        <w:t>СемьЯ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ирины. Семей-участников танцевальных </w:t>
+        <w:t xml:space="preserve">. Новые возможности», руководителя проекта «На крыльях мечты» </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>баттлов</w:t>
+        <w:t>Гробовецкой</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Танцуем всей семьей», </w:t>
+        <w:t xml:space="preserve"> Ирины. Семей-участников танцевальных </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>мастерклассов</w:t>
+        <w:t>баттлов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> «Танцуем всей семьей», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мастерклассов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> «Поем вместе», команды спикеров проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F03600" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:spacing w:after="204"/>
         <w:ind w:left="-709" w:right="-8"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В преддверии 90-летия Ленинского района участники проекта «Smart </w:t>
+        <w:t>В преддверии 90-летия Ленинского района участники проекта «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Новые возможности» передали в отдел ЗАГС Ленинского района капсулу времени (письмо потомкам, написанное участниками психологических тренингов «Семья. Семейные ценности») и администрации Ленинского района картину с изображением парка «Дубки», написанную на пленэре «Творим вместе». (Сайт </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>нижнийновгоро</w:t>
-[...6 lines deleted...]
-        <w:t>д</w:t>
+        <w:t>СемьЯ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>. Новые возможности» передали в отдел ЗАГС Ленинского района капсулу времени (письмо потомкам, написанное участниками психологических тренингов «Семья. Семейные ценности») и администрации Ленинского района картину с изображением парка «Дубки», написанную на пленэре «Творим вместе». (Сайт нижнийновгоро</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> РФ:</w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08146675" wp14:editId="11AB3E5E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67A9F7A4" wp14:editId="7E8E493B">
             <wp:extent cx="2529840" cy="143297"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 5802"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5802" name="Picture 5802"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2529840" cy="143297"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01544B90" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:spacing w:after="10" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="5" w:firstLine="700"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Успех проекта «Smart </w:t>
+        <w:t>Успех проекта «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>СемьЯ</w:t>
+        <w:t>Smart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СемьЯ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00013772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. Новые возможности» можно оценить по ряду конкретных результатов, достигнутых в его рамках.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E37136" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:spacing w:after="34" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Проект стал платформой для обмена опытом и вдохновения, создавая пространство для взаимодействия и поддержки семей Нижнего Новгорода. Около 1000 нижегородцев стали его участниками.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457AEA4D" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:spacing w:after="10" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="5" w:firstLine="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Увеличение вовлеченности семей. Согласно данных опроса, проведенного среди участников проекта, около 75 </w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/0 семей сообщили о том, что стали проводить больше времени вместе после участия в мероприятиях. Это говорит о том, что проект смог достичь своей главной цели — дать практические инструменты для вовлечения семьи в активное участие в жизни друг друга.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177B6E78" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:spacing w:after="10" w:line="246" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="5" w:firstLine="700"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Положительное влияние на детей. Некоторые родители заметили, что их дети стали более </w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="718467E6" wp14:editId="7F92D4E4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="339C69E6" wp14:editId="12977400">
             <wp:extent cx="6096" cy="6098"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 9881"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9881" name="Picture 9881"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6096" cy="6098"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>открытым</w:t>
       </w:r>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и и доверительными, принимая участие в различных семейных мероприятиях. Дети начали лучше осознавать собственные традиции и ценности, что в свою очередь способствует формированию их идентичности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7549AF55" w14:textId="77777777" w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRPr="00013772" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:spacing w:after="3" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Развитие сообщества. Проект способствовал созданию сообщества, где семьи могут обмениваться опытом и делиться успешными практиками. Это сообщество стало важной поддержкой для многих участников, предлагая не только помощь, но и дружеские связи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D8437F" w14:textId="77777777" w:rsidR="003528D0" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="003528D0" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В проекте-приняли участие несколько поколений семей, что способствовало передаче традиций и знаний от старших к младшим, сохранению семейных ценностей, а значит культурного кода </w:t>
       </w:r>
       <w:r w:rsidRPr="00657D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3EFE3639" wp14:editId="39730B3D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5749D680" wp14:editId="46B6D6AC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5657089</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10149686</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6096" cy="6097"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 9884"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9884" name="Picture 9884"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6096" cy="6097"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00657D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0D82F788" wp14:editId="745EE41C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6F566D15" wp14:editId="61A3AE58">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5388864</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>10375302</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="73152" cy="42684"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="6" name="Picture 9885"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9885" name="Picture 9885"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="73152" cy="42684"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00657D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нижегородцев.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A21D1A" w14:textId="77777777" w:rsidR="00B646FD" w:rsidRPr="00955231" w:rsidRDefault="00B646FD" w:rsidP="00B646FD">
+    <w:p w:rsidR="00B646FD" w:rsidRPr="00955231" w:rsidRDefault="00B646FD" w:rsidP="00B646FD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B646FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ссылка  на</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -4840,733 +5526,907 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> отзывы участников проекта</w:t>
       </w:r>
       <w:r w:rsidRPr="00955231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Со</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">общество проекта «Smart Семья» </w:t>
       </w:r>
       <w:r w:rsidRPr="00955231">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>https://vk.com/club227178707</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5343509A" w14:textId="77777777" w:rsidR="00B646FD" w:rsidRDefault="00B646FD" w:rsidP="00B646FD">
+    <w:p w:rsidR="00B646FD" w:rsidRDefault="00B646FD" w:rsidP="00B646FD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5877FBD6" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="00FD75C2" w:rsidRDefault="003528D0" w:rsidP="003528D0">
+    <w:p w:rsidR="00A9728D" w:rsidRPr="00FD75C2" w:rsidRDefault="003528D0" w:rsidP="003528D0">
       <w:pPr>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9728D" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В 2024 году НРООИ «Социальная </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A9728D" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>реабилитация»  продолжила</w:t>
+        <w:t xml:space="preserve">реабилитация» </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9728D" w:rsidRPr="003528D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A9728D" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> реализацию проекта </w:t>
+        <w:t xml:space="preserve">продолжила реализацию проекта </w:t>
       </w:r>
       <w:r w:rsidR="00A9728D" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>«Информационное окно»</w:t>
       </w:r>
       <w:r w:rsidR="00C70C70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A9728D" w:rsidRPr="003528D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> который стал победителем конкурса «Профессиональное развитие» Благотворительного фонда Владимира Потанина в номинации «Институциональный опыт» в 2023 году</w:t>
       </w:r>
       <w:r w:rsidR="00A9728D" w:rsidRPr="00FD75C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E051D0F" w14:textId="77777777" w:rsidR="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00A9728D">
+    <w:p w:rsidR="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75387388" w14:textId="77777777" w:rsidR="00E8520A" w:rsidRPr="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00E8520A">
+    <w:p w:rsidR="00E8520A" w:rsidRPr="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00E8520A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="221" w:hanging="585"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">На финальном этапе проекта происходило внедрение полученных компетенций в профессиональную деятельность. Под наставничеством экспертов создан и размещен на электронных ресурсах сайте socrehab.ru и в социальной сети </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ВКонакте</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (сообществах организации, личных профилях сотрудников) вовлекающий и медиа-контент об организации и ее социальных проектах — созданные в рамках обучения интервью и видеоролики, экспертные посты, опросы целевых групп организации. На сайте организации обновлена главная страница и размещена анкета для выявления потребностей потенциальных партнеров и поиска новых коллабораций. Новый контент позволил транслировать представителям интернет-пространства достижения организации и будет способствовать достижению долгосрочных целей проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B51342" w14:textId="77777777" w:rsidR="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00E8520A">
+    <w:p w:rsidR="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00E8520A">
       <w:pPr>
         <w:spacing w:after="8" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567" w:right="331" w:firstLine="154"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Для реализации обучения было привлечено З эксперта. Тематика и содержание практических занятий была выстроена на основе уровня обучающихся и потребностей организации. Каждый эксперт провел работу в объемен не менее 35 часов групповой или индивидуальной работы со </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7761FFDA" wp14:editId="05A14DCD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="273949A3" wp14:editId="5BCAC981">
             <wp:extent cx="3048" cy="6098"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13515" name="Picture 13515"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13515" name="Picture 13515"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3048" cy="6098"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> слушателями.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB07F59" w14:textId="77777777" w:rsidR="00E8520A" w:rsidRPr="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00E8520A">
+    <w:p w:rsidR="00E8520A" w:rsidRPr="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00E8520A">
       <w:pPr>
         <w:ind w:left="-567" w:right="221" w:hanging="726"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Проект внес изменения в деятельность организации, сыграл важную организации силами сотрудников и волонтеров интернет-ресурсы организации теперь наполняются контентом нового уровня, соответствующего потребностям разных контактных аудиторий, повысилось качество презентационных материалов и мероприятий.</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Блок </w:t>
+        <w:t xml:space="preserve">Проект внес изменения в деятельность организации, сыграл важную организации силами сотрудников и волонтеров </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Коучинговые</w:t>
+        <w:t>интернет-ресурсы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> технологии в работе НКО дал знание техник и методик, позволяющих лучше понимать потребности участников диалога, проводить профилактику конфликтов с контактными аудиториями, превращать ожидания в договоренности и расширять круг влияния организации, а также открыл новые для организации технологии и </w:t>
+        <w:t xml:space="preserve"> организации теперь наполняются контентом нового уровня, соответствующего потребностям разных контактных аудиторий, повысилось качество презентационных материалов и мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8520A" w:rsidRPr="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00E8520A">
+      <w:pPr>
+        <w:ind w:left="-567" w:right="221" w:hanging="726"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8520A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Блок </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>йнструменты</w:t>
+        <w:t>Коучинговые</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> генерации идей.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Блок Компетенции бизнес-тренера для сотрудников некоммерческого сектора дал навыки эффективной презентации по методике </w:t>
+        <w:t xml:space="preserve"> технологии в работе НКО дал знание техник и методик, позволяющих лучше понимать потребности участников диалога, проводить профилактику конфликтов с контактными аудиториями, превращать ожидания в договоренности и расширять круг влияния организации, а также открыл новые для организации технологии и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Elevator</w:t>
+        <w:t>йнструменты</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> генерации идей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8520A" w:rsidRPr="00E8520A" w:rsidRDefault="00E8520A" w:rsidP="00E8520A">
+      <w:pPr>
+        <w:ind w:left="-567" w:right="221" w:hanging="726"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8520A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Блок Компетенции бизнес-тренера для сотрудников некоммерческого сектора дал навыки эффективной презентации по методике </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pitch</w:t>
+        <w:t>Elevator</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E8520A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E8520A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pitch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E8520A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>, эффективных коммуникаций на принципах развивающего наставничества, с использованием техник развивающей обратной связи, графических и арт-инструментов, разработан сценарий тренинга по эффективным коммуникациям для трансляции знаний в будущем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9A164D" w14:textId="77777777" w:rsidR="008E3B78" w:rsidRPr="0050019E" w:rsidRDefault="008E3B78" w:rsidP="0050019E">
+    <w:p w:rsidR="008E3B78" w:rsidRPr="0050019E" w:rsidRDefault="008E3B78" w:rsidP="0050019E">
       <w:pPr>
         <w:spacing w:after="435"/>
         <w:ind w:left="-426" w:right="370" w:firstLine="564"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">В рамках проекта приобретен и внедрен на образовательную платформу цифровой образовательный контент по двум дистанционным курсам </w:t>
+        <w:t xml:space="preserve">В блоке Связи с общественностью и медиа-коммуникации команда получила реальный опыт по взаимодействию НКО с пресс-службами и лидерами общественного мнения, подготовила и провела интервью, реализует контент разных видов. Стало проще находить эффективные способы взаимодействия с аудиторией в медиа-пространстве, правильно доносить образ и миссию организации, выстраивать </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Коучинговые</w:t>
+        <w:t>коллаборации</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> технологии в работе НКО и Компетенции бизнес-тренера для сотрудников некоммерческого сектора.  Это позволило уже в октябре 2023 года начать обучение по данным направлениям через систему дистанционного обучения. Использование цифрового образовательного контент в записи позволили уменьшить риски, связанные с миграцией персонала, и увеличили возможность для транслирования знаний коллегам в будущем. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B415947" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+        <w:t xml:space="preserve"> со смежными НКО и партнерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Кроме дистанционного обучения, прошли практикумы </w:t>
+        <w:t xml:space="preserve">В рамках проекта приобретен и внедрен на образовательную платформу цифровой образовательный контент по двум дистанционным курсам </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Коучинговый</w:t>
+        <w:t>Коучинговые</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> подход во взаимодействии со стейкхолдерами, Искусство самопрезентации. От идеи к реализации, Развивающие коммуникации. Обучающиеся получили компетенции по выявлению потребностей контактных аудиторий, выстраивания эффективных коммуникаций с различными контактными аудиториями и составили сценарий тренинга по эффективным коммуникациям для трансляции полученных знаний в будущем. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="650AA393" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+        <w:t xml:space="preserve"> технологии в работе НКО и Компетенции бизнес-тренера для сотрудников некоммерческого сектора.  Это позволило уже в октябре 2023 года начать обучение по данным направлениям через систему дистанционного обучения. Использование цифрового образовательного контент в записи позволили уменьшить риски, связанные с миграцией персонала, и увеличили возможность для транслирования знаний коллегам в будущем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кроме дистанционного обучения, прошли практикумы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Коучинговый</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подход во взаимодействии со </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стейкхолдерами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Искусство </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>самопрезентации</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. От идеи к реализации, Развивающие коммуникации. Обучающиеся получили компетенции по выявлению потребностей контактных аудиторий, выстраивания эффективных коммуникаций с различными контактными аудиториями и составили сценарий тренинга по эффективным коммуникациям для трансляции полученных знаний в будущем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Также был разработан и внедрен в систему дистанционного обучения курс «</w:t>
       </w:r>
       <w:r w:rsidR="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">вязи с общественностью и медиа-коммуникации. Кроме самостоятельного изучения цифрового образовательного контента, прошли практические занятия с экспертами: Подготовка к интервью, Контент-план. Создание вовлекающего контента, Создание контента для сайта НКО, Работа с фото- и видеокамерой, Работа в программах для монтажа видео, а также практическая работа – видеосъемки мероприятий под наставничеством эксперта-видеографа с использованием оборудования передвижной </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>видео-студии</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643233BD" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В рамках обучения по данному направлению сотрудники получили профессиональное развитие по </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и медийной грамотности, приобрели новые или повысили имеющиеся компетенции по взаимодействию НКО с контактными аудиториями, СМИ, лидерами общественного мнения, позиционированию и продвижению НКО в соцсетях, встраиванию коллабораций. созданию видео-контента.</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">- получили профессиональные компетенции по направлению </w:t>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Коучинговые</w:t>
+        <w:t>медийной</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> грамотности, приобрели новые или повысили имеющиеся компетенции по взаимодействию НКО с контактными аудиториями, СМИ, лидерами общественного мнения, позиционированию и продвижению НКО в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>соцсетях</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, встраиванию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>коллабораций</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. созданию видео-контента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В результате реализации проекта «Информационное окно» сотрудники организации, привлеченные специалисты и волонтеры получили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+      <w:pPr>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- получили профессиональные компетенции по направлению </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Коучинговые</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> технологии в работе НКО и практические навыки выявления потребностей контактных аудиторий – 8 человек;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B991F3B" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- получили знания и навыки по направлению Компетенции бизнес-тренера для сотрудников некоммерческого сектора и практические навыки выстраивания эффективных коммуникаций с различными контактными аудиториями с возможностью трансляции полученных знаний в будущем для партнеров – 8 человек;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4FCBBD" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- получили профессиональные компетенции по направлению Связи с общественностью и медиа-коммуникации и повысили уровень медийной грамотности с возможностью трансляции полученных знаний и опыта экспертов в будущем партнерам и контактным аудиториям – 15 человек.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C47D910" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+        <w:t xml:space="preserve">- получили профессиональные компетенции по направлению Связи с общественностью и медиа-коммуникации и повысили уровень </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>медийной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> грамотности с возможностью трансляции полученных знаний и опыта экспертов в будущем партнерам и контактным аудиториям – 15 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> В разрезе организации:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5F3EFD" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- повысился профессионализм сотрудников, привлеченных специалистов и волонтеров;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30003346" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- организация получила методики и инструменты по исследованию потребностей различных контактных групп для повышения эффективности своей работы в разрезе создания актуальных социальных продуктов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BBC339" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
-      <w:pPr>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- усилилась видимость организации в медиа-пространстве среди НКО региона – организацию стали чаще приглашать на мероприятия как в качестве участников, так и партнеров;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483D1D6D" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
-      <w:pPr>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050019E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6B9EAF85" w14:textId="77777777" w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
+        <w:t xml:space="preserve">- развиваются доверительные отношения организации со </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стейкхолдерами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, партнерами, донорами, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>благополучателями</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0050019E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A9728D" w:rsidRPr="0050019E" w:rsidRDefault="00A9728D" w:rsidP="00A9728D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41C061C0" w14:textId="77777777" w:rsidR="00955231" w:rsidRDefault="00955231" w:rsidP="00955231">
+    <w:p w:rsidR="00955231" w:rsidRDefault="00955231" w:rsidP="00955231">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C72D3E7" w14:textId="77777777" w:rsidR="00955231" w:rsidRPr="00B646FD" w:rsidRDefault="00B646FD" w:rsidP="00955231">
+    <w:p w:rsidR="00955231" w:rsidRPr="00B646FD" w:rsidRDefault="00B646FD" w:rsidP="00955231">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00955231" w:rsidRPr="00FD75C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5617,77 +6477,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955231" w:rsidRPr="00B646FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в форме  </w:t>
       </w:r>
       <w:r w:rsidR="00573D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955231" w:rsidRPr="00B646FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">субсидии из областного </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">субсидии из областного бюджета </w:t>
+      </w:r>
+      <w:r w:rsidR="005640C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00955231" w:rsidRPr="00B646FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>бюджета  Нижегородской</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2C37ED88" w14:textId="77777777" w:rsidR="00454100" w:rsidRPr="00454100" w:rsidRDefault="00FD75C2" w:rsidP="00822C5E">
+        <w:t xml:space="preserve"> Нижегородской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00454100" w:rsidRPr="00454100" w:rsidRDefault="00FD75C2" w:rsidP="005640C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-567"/>
         </w:tabs>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">НРООИ «Социальная реабилитация» в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">июне </w:t>
       </w:r>
       <w:r w:rsidR="002637F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -5729,543 +6587,657 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FD38B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">основная   цель которого </w:t>
       </w:r>
       <w:r w:rsidR="00A00262">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00454100" w:rsidRPr="00454100">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вовлечение детей в возрасте 6-11 лет в интеллектуальный досуг, направленный на формирование навыков по рациональному использованию компьютера и приобщение к культуре чтения через развитие научно-технического творчества, проектного мышления, а также реализацию идей в области визуального программирования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A03F1D" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00822C5E">
+    <w:p w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00454100">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проект предоставляет также возможность активным родителям и педагогам пройти бесплатное обучение и стать наставниками для детей 6-11 лет по визуальному программированию. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002637F6" w:rsidRPr="00454100" w:rsidRDefault="002637F6" w:rsidP="00822C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00454100">
-[...15 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00014D3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Для достижения поставленной цели были проведены </w:t>
       </w:r>
       <w:r w:rsidRPr="00014D3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>следующие мероприятия</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0659902D" w14:textId="77777777" w:rsidR="0001600B" w:rsidRDefault="0001600B" w:rsidP="007313A1">
+    <w:p w:rsidR="0001600B" w:rsidRDefault="0001600B" w:rsidP="007313A1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34FCBFA7" w14:textId="77777777" w:rsidR="00822C5E" w:rsidRDefault="00936EDA" w:rsidP="00822C5E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+    <w:p w:rsidR="00822C5E" w:rsidRDefault="00936EDA" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Была проведена </w:t>
       </w:r>
       <w:r w:rsidRPr="00822C5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>информационная кампания,</w:t>
       </w:r>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> нацеленная на распространение информации о проекте среди потенциальных участников и вовлечение детей и будущих наставников в активности школы интеллектуального досуга «Книги. Творчество. Технологии». Была проведена подготовительная работа: разработаны информационные и презентационные материалы, листовки о проекте, составлены письма для партнерских организаций, сопроводительная документация, подготовлен и направлен в пресс-службу Правительства Нижегородской области пресс-релиз, разработаны и запущены 2 формы для сбора заявок от детей и наставников. Информационная кампания на данном этапе реализована в основном за счет интернет-ресурсов организации – сайта socrehab.ru, группы ВКонтакте «ОБУЧЕНИЕ-РАЗВИТИЕ-РОСТ», группы в Телеграм «Школа интеллектуального досуга «Книги. Творчество. Технологии», а также рассылки информационных писем в профильные организации – школы, детские сады, учреждения дополнительного образования детей. Информация о проекте также была представлена на круглом столе для педагогов, который проводила НРООИ «Социальная реабилитация» 19 июня 2024 года. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F513113" w14:textId="77777777" w:rsidR="00822C5E" w:rsidRDefault="00822C5E" w:rsidP="00822C5E">
+        <w:t xml:space="preserve"> нацеленная на распространение информации о проекте среди потенциальных участников и вовлечение детей и будущих наставников в активности школы интеллектуального досуга «Книги. Творчество. Технологии». Была проведена подготовительная работа: разработаны информационные и презентационные материалы, листовки о проекте, составлены письма для партнерских организаций, сопроводительная документация, подготовлен и направлен в пресс-службу Правительства Нижегородской области пресс-релиз, разработаны и запущены 2 формы для сбора заявок от детей и наставников. Информационная кампания на данном этапе реализована в основном за счет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>интернет-ресурсов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации – сайта socrehab.ru, группы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ВКонтакте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «ОБУЧЕНИЕ-РАЗВИТИЕ-РОСТ», группы в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Телеграм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Школа интеллектуального досуга «Книги. Творчество. Технологии», а также рассылки информационных писем в профильные организации – школы, детские сады, учреждения дополнительного образования детей. Информация о проекте также была представлена на круглом столе для педагогов, который проводила НРООИ «Социальная реабилитация» 19 июня 2024 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00822C5E" w:rsidRDefault="00822C5E" w:rsidP="005640C8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007353F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Всего размещено в течение 2024 года   </w:t>
       </w:r>
       <w:r w:rsidR="00046553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="007353F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> информационных сообщений о запуске и ходе реализации проекта</w:t>
       </w:r>
       <w:r w:rsidR="007353F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D483B6" w14:textId="77777777" w:rsidR="00822C5E" w:rsidRDefault="00644FBD" w:rsidP="001D236E">
+    <w:p w:rsidR="00822C5E" w:rsidRDefault="00644FBD" w:rsidP="005640C8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Заявки на участие в проекте принимались как через специальные формы, так и при личных коммуникациях, по телефону, через мессенджеры, посредством электронной почты. С начала проекта через формы поступило </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D236E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>154 заявки от родителей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (законных представителей детей) на участие в мероприятиях проекта и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D236E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27 предварительны</w:t>
+      </w:r>
+      <w:r w:rsidR="001D236E" w:rsidRPr="001D236E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>х заявок</w:t>
+      </w:r>
+      <w:r w:rsidR="001D236E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от будущих наставников. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A560C9" w:rsidRDefault="00A560C9" w:rsidP="001D236E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...75 lines deleted...]
-    <w:p w14:paraId="40520B42" w14:textId="77777777" w:rsidR="00C274D2" w:rsidRPr="00D603AA" w:rsidRDefault="00D603AA" w:rsidP="00D603AA">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C274D2" w:rsidRPr="00D603AA" w:rsidRDefault="00D603AA" w:rsidP="00D603AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D603AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D603AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мастер - классы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2686C50F" w14:textId="77777777" w:rsidR="00D603AA" w:rsidRDefault="00936EDA" w:rsidP="00BF5C26">
+    <w:p w:rsidR="00D603AA" w:rsidRDefault="00936EDA" w:rsidP="00BF5C26">
       <w:pPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B42A160" w14:textId="77777777" w:rsidR="00822C5E" w:rsidRDefault="00936EDA" w:rsidP="00BF5C26">
+    <w:p w:rsidR="00822C5E" w:rsidRDefault="00936EDA" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Для участия детей в мастер-классах принима</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5C26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лись</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> коллективные заявки от организаций-партнеров в иной форме (при личных коммуникациях, по телефону, через мессенджеры, посредством электронной почты). Кроме того, для эффективного проведения мастер-классов по визуальному программированию были разработаны методические материалы – файл демонстрационного проекта-игры по мотивам малоизвестной сказки Леонида Владимирского «Буратино ищет клад», 2 электронных пособия - методические рекомендации (инструкции) по созданию мини-игр в среде блочного программирования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Роббо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Джуниор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Robbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Junior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Роббо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Скретч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Robbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scratch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). Указанные разработки позволили включиться в реализацию мероприятий проекта не только ведущему мастер-классов по визуальному программированию, но и других членов команды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00822C5E" w:rsidRDefault="00822C5E" w:rsidP="00822C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00822C5E" w:rsidRDefault="00936EDA" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Для участия детей в мастер-классах принима</w:t>
-[...6 lines deleted...]
-        <w:t>лись</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Было проведено</w:t>
       </w:r>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> коллективные заявки от организаций-партнеров в иной форме (при личных коммуникациях, по телефону, через мессенджеры, посредством электронной почты). Кроме того, для эффективного проведения мастер-классов по визуальному программированию были разработаны методические материалы – файл демонстрационного проекта-игры по мотивам малоизвестной сказки Леонида Владимирского «Буратино ищет клад», 2 электронных пособия - методические рекомендации (инструкции) по созданию мини-игр в среде блочного программирования </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00783185" w:rsidRPr="00484200">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484200">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мастер-классов по визуальному программированию</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002136E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, нацеленных на формирование первичных навыков работы в среде программирования </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Роббо</w:t>
+        <w:t>скретч</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Джуниор (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> и рационального использования компьютера, в которых </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484200">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приняли участие </w:t>
+      </w:r>
+      <w:r w:rsidR="00783185" w:rsidRPr="00484200">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>399</w:t>
+      </w:r>
+      <w:r w:rsidR="00783185">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484200">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>детей</w:t>
+      </w:r>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Robbo</w:t>
-[...157 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. Учитывая особенности развития молодого поколения в цифровой среде, немаловажной задачей проекта является развитие научно-технического творчества как нетипового средства приобщения детей к культуре чтения через интерактивные мастер-классы литературной гостиной. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0916EB" w14:textId="77777777" w:rsidR="00484200" w:rsidRDefault="00484200" w:rsidP="00484200">
+    <w:p w:rsidR="00484200" w:rsidRDefault="00484200" w:rsidP="005640C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>На мастер-классах </w:t>
       </w:r>
       <w:r w:rsidRPr="00484200">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -6307,141 +7279,145 @@
           <w:color w:val="212529"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>квиза</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, интерактивной викторины или мультфильма</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC0FE33" w14:textId="77777777" w:rsidR="00484200" w:rsidRDefault="00484200" w:rsidP="00484200">
+    <w:p w:rsidR="00484200" w:rsidRDefault="00484200" w:rsidP="005640C8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Под руководством опытного педагога юные программисты познакомились с основным функционалом среды программирования </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RobboJunior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и создали собственные проекты, в которых они учили рыбку плавать на дне океана, знакомиться с другими морскими обитателями и исчезать по щелчку мыши. У каждого ребёнка получилась своя игра, и они с удовольствием демонстрировали их друг другу. Многие ребята выразили желание продолжить обучение, создать свою игру по мотивам любимой книжки и представить её на конкурсе.</w:t>
       </w:r>
       <w:r w:rsidR="00046553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE4D9A5" w14:textId="77777777" w:rsidR="00046553" w:rsidRPr="00046553" w:rsidRDefault="00046553" w:rsidP="00484200">
+    <w:p w:rsidR="00046553" w:rsidRPr="00046553" w:rsidRDefault="00046553" w:rsidP="005640C8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>И это вполне реально! Ведь каждый ребенок может получить набор бесплатных видео-уроков по визуальному программированию, нужно лишь подать заявку</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397E772B" w14:textId="77777777" w:rsidR="00046553" w:rsidRDefault="00046553" w:rsidP="00484200">
+    <w:p w:rsidR="00046553" w:rsidRDefault="00046553" w:rsidP="005640C8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43AE7993" w14:textId="77777777" w:rsidR="00783185" w:rsidRPr="00484200" w:rsidRDefault="00484200" w:rsidP="00484200">
+    <w:p w:rsidR="00783185" w:rsidRPr="00484200" w:rsidRDefault="00484200" w:rsidP="005640C8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidR="00936EDA" w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> участием работников библиотек, нацеленных на повышение интереса детей к изучению литературы через </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -6488,408 +7464,464 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BF5C26" w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00936EDA" w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В мастер-классах литературной гостиной на первом этапе проекта приняли участие </w:t>
       </w:r>
       <w:r w:rsidR="00783185" w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">346 </w:t>
+        <w:t>346 детей</w:t>
+      </w:r>
+      <w:r w:rsidR="005640C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00783185" w:rsidRPr="00484200">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  от 6 до 11 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00783185" w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>детей  от</w:t>
+        <w:t>лет</w:t>
+      </w:r>
+      <w:r w:rsidR="00046553">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  с</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00046553">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00783185" w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 6 до 11 лет</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> погру</w:t>
       </w:r>
       <w:r w:rsidR="00046553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  с </w:t>
+        <w:t>жением</w:t>
       </w:r>
       <w:r w:rsidR="00783185" w:rsidRPr="00484200">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> погру</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в мир книг русских авторов. Они узнали множество увлекательных фактов о Буратино — главном герое сказки А. Н. Толстого «Золотой ключик, или Приключения Буратино». Кроме того, ребята познакомились с малоизвестными книгами — продолжениями приключений этого персонажа.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177AC4C9" w14:textId="77777777" w:rsidR="00783185" w:rsidRPr="00783185" w:rsidRDefault="00BF5C26" w:rsidP="00783185">
+    <w:p w:rsidR="00783185" w:rsidRPr="00783185" w:rsidRDefault="00BF5C26" w:rsidP="005640C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00783185" w:rsidRPr="00783185">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Партнеры из библиотек Нижнего Новгорода активно вовлеклись в проект и провели для детей много интересных мероприятий: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00783185" w:rsidRPr="00783185">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>квизы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00783185" w:rsidRPr="00783185">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="212529"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Лукоморье» по сказкам А.С. Пушкина и «По страницам любимых книг», интерактивные лекции «Удивительные книги» и «5 лучших книг для создания первой видеоигры», литературные версии телеигры-викторины «Своя игра», презентацию «Иллюстрированное досье одной истории «В поисках золотого ключика», литературный мастер-класс по произведению А. П. Гайдара «Чук и Гек», где ребята в интерактивной форме изучали сюжет и героев книги.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> «Лукоморье» по сказкам А.С. Пушкина </w:t>
+      </w:r>
+      <w:r w:rsidR="00783185" w:rsidRPr="00783185">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>и «По страницам любимых книг», интерактивные лекции «Удивительные книги» и «5 лучших книг для создания первой видеоигры», литературные версии телеигры-викторины «Своя игра», презентацию «Иллюстрированное досье одной истории «В поисках золотого ключика», литературный мастер-класс по произведению А. П. Гайдара «Чук и Гек», где ребята в интерактивной форме изучали сюжет и героев книги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00936EDA" w:rsidRDefault="00936EDA" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Реализация проекта предусматривает также более глубокое погружение детей в научно-техническое творчество через бесплатные онлайн-уроки по визуальному программированию, очные </w:t>
       </w:r>
       <w:r w:rsidR="00D603AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00644FBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">практические занятия с наставниками и участие в конкурсе. На данном этапе проекта </w:t>
       </w:r>
       <w:r w:rsidRPr="00D603AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>31 ребенку по заявке</w:t>
       </w:r>
       <w:r w:rsidRPr="002136E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от родителя (законного представителя) был предоставлен доступ к курсу уроков – на электронную почту, указанную в заявке выслано письмо со ссылкой на образовательную платформу, индивидуальный логин и пароль, а также сопроводительная информация.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259E2908" w14:textId="77777777" w:rsidR="00C41283" w:rsidRDefault="00C41283" w:rsidP="00C41283">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+    <w:p w:rsidR="00C41283" w:rsidRDefault="00C41283" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026335F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Поступившие в проект заявки на участие детей в активностях школы интеллектуального досуга позволили оценить интерес родителей к возможностям организации в рамках проекта интеллектуального досуга в очном и онлайн-формате. Анализ заявок показывает, что родители предпочитают очный фор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мат активностей для своих детей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F98DB91" w14:textId="77777777" w:rsidR="00F54E2D" w:rsidRDefault="00F54E2D" w:rsidP="00797B4F">
+    <w:p w:rsidR="00F54E2D" w:rsidRDefault="00F54E2D" w:rsidP="00797B4F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="662C2456" w14:textId="77777777" w:rsidR="00F54E2D" w:rsidRDefault="00797B4F" w:rsidP="00797B4F">
+    <w:p w:rsidR="00F54E2D" w:rsidRDefault="00797B4F" w:rsidP="005640C8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797B4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Подготовка наставников</w:t>
       </w:r>
       <w:r w:rsidRPr="00797B4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> детской школы интеллектуального досуга</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467AEF34" w14:textId="77777777" w:rsidR="00797B4F" w:rsidRPr="00797B4F" w:rsidRDefault="00797B4F" w:rsidP="00797B4F">
+    <w:p w:rsidR="00797B4F" w:rsidRPr="00797B4F" w:rsidRDefault="00797B4F" w:rsidP="005640C8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797B4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> по визуальному программированию.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7537704F" w14:textId="77777777" w:rsidR="00797B4F" w:rsidRPr="00797B4F" w:rsidRDefault="00797B4F" w:rsidP="00F54E2D">
+    <w:p w:rsidR="00797B4F" w:rsidRPr="00797B4F" w:rsidRDefault="00797B4F" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Началась подготовка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наставников детской школы интеллектуального досуга по визуальному программированию. При участии преподавателя проведены консультации потенциальных наставников по организационным вопросам обучения, применения блочного программирования в работе с детьми, по вопросам участия в активностях проекта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00797B4F" w:rsidRPr="00797B4F" w:rsidRDefault="00797B4F" w:rsidP="005640C8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Потенциальные наставники познакомились с программой </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00797B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Robbo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00797B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и возможностями профессионального развития, которые дает проект.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00797B4F" w:rsidRDefault="00797B4F" w:rsidP="00C41283">
       <w:pPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00797B4F">
-[...53 lines deleted...]
-    <w:p w14:paraId="2810AA99" w14:textId="77777777" w:rsidR="00797B4F" w:rsidRDefault="00797B4F" w:rsidP="00C41283">
+    </w:p>
+    <w:p w:rsidR="007353F8" w:rsidRDefault="007353F8" w:rsidP="00644FBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="226D8620" w14:textId="77777777" w:rsidR="007353F8" w:rsidRDefault="007353F8" w:rsidP="00644FBD">
-[...9 lines deleted...]
-    <w:p w14:paraId="5EBF4B98" w14:textId="77777777" w:rsidR="0001600B" w:rsidRPr="00653E2E" w:rsidRDefault="0001600B" w:rsidP="000777AA">
+    <w:p w:rsidR="0001600B" w:rsidRPr="00653E2E" w:rsidRDefault="0001600B" w:rsidP="000777AA">
       <w:pPr>
         <w:spacing w:after="183" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="2409" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00653E2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Электронные ссылки:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC3FB7B" w14:textId="77777777" w:rsidR="00665AF2" w:rsidRDefault="00EA3316" w:rsidP="00EA3316">
+    <w:p w:rsidR="00665AF2" w:rsidRDefault="00EA3316" w:rsidP="00EA3316">
       <w:pPr>
         <w:spacing w:after="183" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="2409" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3316">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Опубликованные информационные материалы о запуске проекта на сайте организации, в группах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA3316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ВКонтакте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA3316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA3316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Телеграм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="000777AA" w:rsidRPr="00DA74B5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:sz w:val="18"/>
             <w:u w:color="0000FF"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/novosti-i-sobytiya/startoval-proekt-shkola-intellektualnogo-dosuga-knigi-tvorchestvo-tekhnologii</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00665AF2">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="00665AF2">
           <w:rPr>
@@ -6965,51 +7997,51 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00665AF2">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidR="00665AF2">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://t.me/visualprogram/8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00665AF2">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589381C9" w14:textId="77777777" w:rsidR="001F6724" w:rsidRDefault="001F5C11" w:rsidP="00EA3316">
+    <w:p w:rsidR="001F6724" w:rsidRDefault="001F5C11" w:rsidP="00EA3316">
       <w:pPr>
         <w:spacing w:after="183" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="3368" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3316">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Публикации о ходе реализации проекта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
@@ -7020,133 +8052,151 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://vk.com/wall-108060283_3836</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE6EFA3" w14:textId="77777777" w:rsidR="001F6724" w:rsidRDefault="00000000" w:rsidP="001F6724">
+    <w:p w:rsidR="001F6724" w:rsidRDefault="00FB64D5" w:rsidP="001F6724">
       <w:pPr>
         <w:spacing w:after="183" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="3368" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidR="001F6724">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://vk.com/wall-108060283_3832</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F83FE1C" w14:textId="77777777" w:rsidR="001F6724" w:rsidRDefault="00000000" w:rsidP="001F6724">
+    <w:p w:rsidR="001F6724" w:rsidRDefault="00FB64D5" w:rsidP="001F6724">
       <w:pPr>
         <w:spacing w:after="198"/>
         <w:ind w:hanging="1424"/>
       </w:pPr>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidR="001F6724">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001F6724">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B82CFF" w14:textId="77777777" w:rsidR="00005452" w:rsidRDefault="001F5C11" w:rsidP="005C1936">
+    <w:p w:rsidR="00005452" w:rsidRDefault="001F5C11" w:rsidP="005C1936">
       <w:pPr>
         <w:spacing w:after="183" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="-1" w:hanging="142"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C1936" w:rsidRPr="00EA3316">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Публикация о мероприятии проекта в соцсетях партнерской организации Библиотека "Центр семейного чтения"</w:t>
+        <w:t xml:space="preserve">Публикация о мероприятии проекта в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C1936" w:rsidRPr="00EA3316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>соцсетях</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C1936" w:rsidRPr="00EA3316">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> партнерской организации Библиотека "Центр семейного чтения"</w:t>
       </w:r>
       <w:r w:rsidR="005C1936">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidR="005C1936">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://vk.com/wall-132598195_6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15A30EA7" w14:textId="77777777" w:rsidR="002E7886" w:rsidRDefault="002E7886" w:rsidP="00B30E04">
+    <w:p w:rsidR="002E7886" w:rsidRDefault="002E7886" w:rsidP="00B30E04">
       <w:pPr>
         <w:spacing w:after="183" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00046553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Публикации о мастер-классах по визуальному программированию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
@@ -7186,51 +8236,51 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B75D23E" w14:textId="77777777" w:rsidR="00EE3BC0" w:rsidRDefault="00EE3BC0" w:rsidP="00174CD0">
+    <w:p w:rsidR="00EE3BC0" w:rsidRDefault="00EE3BC0" w:rsidP="00174CD0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Публикации о проведенных мастер-классах литературной гостиной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r>
@@ -7265,100 +8315,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620F697E" w14:textId="77777777" w:rsidR="00A560C9" w:rsidRDefault="00A560C9" w:rsidP="00A560C9">
+    <w:p w:rsidR="00A560C9" w:rsidRDefault="00A560C9" w:rsidP="00A560C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A560C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Публикация о мероприятии проекта в соцсетях партнерской организации Библиотека им. А.С. Макаренко</w:t>
+        <w:t xml:space="preserve">Публикация о мероприятии проекта в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A560C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>соцсетях</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A560C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> партнерской организации Библиотека им. А.С. Макаренко</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://vk.com/wall-169806171_11912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="044EDFDE" w14:textId="77777777" w:rsidR="00A560C9" w:rsidRDefault="00A560C9" w:rsidP="00174CD0">
+    <w:p w:rsidR="00A560C9" w:rsidRDefault="00A560C9" w:rsidP="00174CD0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60EEFA00" w14:textId="77777777" w:rsidR="00207459" w:rsidRDefault="00EB0FF3" w:rsidP="00207459">
+    <w:p w:rsidR="00207459" w:rsidRDefault="00EB0FF3" w:rsidP="00207459">
       <w:pPr>
         <w:spacing w:after="183" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="3292" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="009219AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Публикации о мероприятиях и ходе реализации проекта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
@@ -7389,51 +8457,60 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vk.com/wall-108060283_3855 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://socrehab.ru/home/novosti-i-sobytiya/udivitelnye-knigi-literaturnoj-gostinoj </w:t>
+          <w:t>https://socrehab.ru/home/novosti-i-</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="18"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t xml:space="preserve">sobytiya/udivitelnye-knigi-literaturnoj-gostinoj </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://vk.com/wall-108060283_3857</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId40">
@@ -7495,64 +8572,64 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">https://t.me/visualprogram/33 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF9AE3D" w14:textId="77777777" w:rsidR="00207459" w:rsidRDefault="00207459" w:rsidP="00207459">
+    <w:p w:rsidR="00207459" w:rsidRDefault="00207459" w:rsidP="00207459">
       <w:pPr>
         <w:spacing w:after="183" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709" w:right="-143" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="679E24A3" w14:textId="77777777" w:rsidR="006239FB" w:rsidRPr="00644FBD" w:rsidRDefault="00207459" w:rsidP="006239FB">
+    <w:p w:rsidR="006239FB" w:rsidRPr="00644FBD" w:rsidRDefault="00207459" w:rsidP="006239FB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Мероприятия постгрантового сопровождения проекта </w:t>
       </w:r>
       <w:r w:rsidR="00F05642">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -7639,61 +8716,62 @@
       <w:r w:rsidR="006239FB" w:rsidRPr="00644FBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ресурсов организации</w:t>
       </w:r>
       <w:r w:rsidR="000F30D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, привлеченных партнеров</w:t>
       </w:r>
       <w:r w:rsidR="006239FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F0702F" w14:textId="77777777" w:rsidR="000B6CB4" w:rsidRDefault="000B6CB4" w:rsidP="000B6CB4">
+    <w:p w:rsidR="000B6CB4" w:rsidRDefault="000B6CB4" w:rsidP="000B6CB4">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0C9549" w14:textId="77777777" w:rsidR="00AF4F04" w:rsidRDefault="00FE5277" w:rsidP="00AF4F04">
-      <w:pPr>
+    <w:p w:rsidR="00AF4F04" w:rsidRDefault="00FE5277" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В 2024 году НРООИ «Социальная реабилитация» продолжила работу с женщинами</w:t>
       </w:r>
       <w:r w:rsidR="004C6914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и</w:t>
       </w:r>
       <w:r w:rsidR="008F0A16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7862,52 +8940,53 @@
         </w:rPr>
         <w:t xml:space="preserve">были </w:t>
       </w:r>
       <w:r w:rsidR="00AF4F04" w:rsidRPr="009B7929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> нацеленн</w:t>
       </w:r>
       <w:r w:rsidR="00AF4F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ы</w:t>
       </w:r>
       <w:r w:rsidR="00AF4F04" w:rsidRPr="009B7929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на повышении уверенности в себе, поиск ресурсов для самореализации и первые шаги к смелости заявить о себе.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC80609" w14:textId="77777777" w:rsidR="00671147" w:rsidRDefault="00210DB1" w:rsidP="00671147">
-      <w:pPr>
+    <w:p w:rsidR="00671147" w:rsidRDefault="00210DB1" w:rsidP="005640C8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для женщин</w:t>
       </w:r>
       <w:r w:rsidR="00E64C48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7991,325 +9070,401 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00671147">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">получили новые знания и навыки </w:t>
       </w:r>
       <w:r w:rsidR="00671147" w:rsidRPr="009B7929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>для более эффективной самореализации в профессиональной сфере</w:t>
       </w:r>
       <w:r w:rsidR="00671147">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109C4C22" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="003E21C8">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="003E21C8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5721650E" w14:textId="77777777" w:rsidR="00967227" w:rsidRPr="00644FBD" w:rsidRDefault="00967227" w:rsidP="00967227">
+    <w:p w:rsidR="00C23A94" w:rsidRPr="00644FBD" w:rsidRDefault="00C23A94" w:rsidP="00C23A94">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Мероприятия постгрантового сопровождения проекта «</w:t>
+        <w:t xml:space="preserve">Мероприятия </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Время новых побед</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">социальной программы «Живи активно и позитивно» </w:t>
       </w:r>
       <w:r w:rsidRPr="00644FBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(люди с ограниченными возможностями здоровья, люди старшего поколения) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="372EA679" w14:textId="77777777" w:rsidR="00967227" w:rsidRPr="00644FBD" w:rsidRDefault="00967227" w:rsidP="00967227">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пенсионеры,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предпенсионеры,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> безработные, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="148816D7" wp14:editId="43E0E024">
+            <wp:extent cx="6099" cy="6097"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5839" name="Picture 5839"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5839" name="Picture 5839"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId45"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6099" cy="6097"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00106395">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>инвалиды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с использованием пожертвований, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644FBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ресурсов организации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и привлечением волонтеров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00967227" w:rsidRPr="005D4AD2" w:rsidRDefault="00967227" w:rsidP="00967227">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00644FBD">
-[...20 lines deleted...]
-    <w:p w14:paraId="2CA64B3D" w14:textId="77777777" w:rsidR="00967227" w:rsidRPr="005D4AD2" w:rsidRDefault="00967227" w:rsidP="008F50DD">
+    </w:p>
+    <w:p w:rsidR="00967227" w:rsidRPr="005D4AD2" w:rsidRDefault="00967227" w:rsidP="008F50DD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033447F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>В 202</w:t>
       </w:r>
       <w:r w:rsidR="007032C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0033447F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve">году НРООИ «Социальная работа» продолжила работу с инвалидами и пенсионерами в рамках   мероприятий постгрантового </w:t>
+        <w:t xml:space="preserve">году НРООИ «Социальная работа» продолжила работу с </w:t>
+      </w:r>
+      <w:r w:rsidR="00C23A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>целевой группой социальной программы  «Живи активно и позитивно»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033447F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>. Вся работа отчетного периода была построена на образовательно-консультационной</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и просветительской</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033447F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A3AF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0033447F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сопровожде</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> деятельности. Проводилось дистанционное</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>н</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0033447F">
+        <w:t xml:space="preserve"> обучение </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3AF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>ия проекта «</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>Время новых побед</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0033447F">
+        <w:t xml:space="preserve"> по курсам дополнительного образования</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>». Вся работа отчетного периода была построена на образовательно-консультационной</w:t>
+        <w:t xml:space="preserve"> и очное обучение</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F04EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и просветительской</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0033447F">
+        <w:t xml:space="preserve"> в рамках мастер классов</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80BC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A3AF1">
+        <w:t xml:space="preserve"> и практикумов</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6E1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033447F">
+      <w:r w:rsidR="00C80BC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> деятельности. Проводилось дистанционное</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F04EBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> обучение </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A3AF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F04EBF">
+        <w:t>по цифровой грамотности.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4AD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по курсам дополнительного образования</w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A13E21" w14:textId="77777777" w:rsidR="00967227" w:rsidRDefault="008F50DD" w:rsidP="008F50DD">
+    <w:p w:rsidR="00967227" w:rsidRDefault="008F50DD" w:rsidP="008F50DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Более 6</w:t>
       </w:r>
       <w:r w:rsidR="00967227" w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">0 нижегородцев из числа людей пожилого возраста и людей с ОВЗ получили возможность  </w:t>
@@ -8325,68 +9480,67 @@
       <w:r w:rsidR="00967227" w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">освоить премудрости смартфона. </w:t>
       </w:r>
       <w:r w:rsidR="00C80BC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00967227" w:rsidRPr="00355B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Особое внимание было уделено самым «горячим» вопросам:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED918BA" w14:textId="77777777" w:rsidR="00C80BC6" w:rsidRDefault="00C80BC6" w:rsidP="008F50DD">
+    <w:p w:rsidR="00C80BC6" w:rsidRDefault="00C80BC6" w:rsidP="008F50DD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="005D581F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>комфортно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidR="005D581F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8410,578 +9564,632 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidR="005D581F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> электронных устройств – смарт приставки, держатели гаджетов, помощники в освещении, зарядке, удале</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нной съемке видео и аудиозаписи;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6996A63C" w14:textId="77777777" w:rsidR="005D581F" w:rsidRDefault="00C80BC6" w:rsidP="008F50DD">
+    <w:p w:rsidR="005D581F" w:rsidRDefault="00C80BC6" w:rsidP="008F50DD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="005D581F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D581F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>изучение новых возможностей портала Госуслуг,  сохранение работоспособности телефона, очистк</w:t>
+        <w:t xml:space="preserve">изучение новых возможностей портала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Госуслуг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,  сохранение работоспособности телефона, очистк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="005D581F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> памяти  смартфона от мусора,</w:t>
       </w:r>
       <w:r w:rsidR="005D581F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>настройку клави</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>атуры и авто исправление текста;</w:t>
       </w:r>
       <w:r w:rsidR="005D581F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537436B8" w14:textId="77777777" w:rsidR="00DC71E1" w:rsidRDefault="00C80BC6" w:rsidP="008F50DD">
+    <w:p w:rsidR="00DC71E1" w:rsidRDefault="00C80BC6" w:rsidP="008F50DD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- полезные функции смартфона - ч</w:t>
       </w:r>
       <w:r w:rsidR="00DC71E1" w:rsidRPr="00C80BC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>итаем и слуш</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>аем с помощью Яндекс браузера, и</w:t>
       </w:r>
       <w:r w:rsidR="00DC71E1" w:rsidRPr="00C80BC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>щем нужную информацию с помощью фото</w:t>
       </w:r>
       <w:r w:rsidR="00867468">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C641267" w14:textId="77777777" w:rsidR="00A44456" w:rsidRDefault="00867468" w:rsidP="00A44456">
+    <w:p w:rsidR="00A44456" w:rsidRDefault="00867468" w:rsidP="00A44456">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- новые знания   по безопасности в цифровой среде, или как не стать жертвой мошенников, новые возможности социальных порталов.</w:t>
       </w:r>
       <w:r w:rsidR="00A44456">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1622BFEE" w14:textId="77777777" w:rsidR="008F50DD" w:rsidRDefault="005F5638" w:rsidP="00A44456">
+    <w:p w:rsidR="005F5638" w:rsidRDefault="005F5638" w:rsidP="00AA6E1B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="-709" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00AA6E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="00F04EBF" w:rsidRPr="004D027F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>бразовательно - просветительск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ий</w:t>
       </w:r>
       <w:r w:rsidR="00F04EBF" w:rsidRPr="004D027F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Урок</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C23A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04EBF" w:rsidRPr="004D027F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Урок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> цифры</w:t>
       </w:r>
+      <w:r w:rsidR="00C23A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
       <w:r w:rsidR="00A44456">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001E2AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>проведенн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ый совместно с министерством цифрового развития и </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">связи, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>связи,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>смог познакомить участников  урока</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326B6DE7" w14:textId="77777777" w:rsidR="005F5638" w:rsidRDefault="00A44456" w:rsidP="005F5638">
+    <w:p w:rsidR="005F5638" w:rsidRDefault="00A44456" w:rsidP="00C23A94">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="-709" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">с феноменом    искусственного интеллекта, как  </w:t>
       </w:r>
       <w:r w:rsidR="005F5638">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>он развивается и как применяется в сфере экономики на примере сохранения лесов в Нижегородской области.</w:t>
       </w:r>
       <w:r w:rsidR="005F5638">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Не осталась без внимания тема по биометрическим данным, что это такое и стоит ли опасаться, а</w:t>
       </w:r>
       <w:r w:rsidR="00140051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   также и тема по </w:t>
       </w:r>
       <w:r w:rsidR="00140051">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>основным правилам цифровой безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E641793" w14:textId="77777777" w:rsidR="00967227" w:rsidRDefault="00967227" w:rsidP="00967227">
+    <w:p w:rsidR="00967227" w:rsidRDefault="00967227" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="050625"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="050625"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Формирование подобных навыков – одна из задач </w:t>
       </w:r>
       <w:r w:rsidRPr="005F2BA0">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="050625"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>национального проекта «Цифровая экономика»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="050625"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E94861" w14:textId="77777777" w:rsidR="002A1077" w:rsidRDefault="00C26FB3" w:rsidP="00967227">
+    <w:p w:rsidR="00AA6E1B" w:rsidRDefault="00AA6E1B" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Ссылки</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A1077" w:rsidRPr="002A1077">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A1077" w:rsidRDefault="00C26FB3" w:rsidP="00967227">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1077">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Ссылки</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1077" w:rsidRPr="002A1077">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> о мероприятиях по цифровой грамотности</w:t>
       </w:r>
       <w:r w:rsidR="002A1077">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508A933E" w14:textId="77777777" w:rsidR="00C26FB3" w:rsidRPr="00DD4796" w:rsidRDefault="00000000" w:rsidP="00967227">
+    <w:p w:rsidR="00C26FB3" w:rsidRPr="00DD4796" w:rsidRDefault="00FB64D5" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="000E719A" w:rsidRPr="00DD4796">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/novosti-i-sobytiya/urok-tsifry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F3FA1D7" w14:textId="77777777" w:rsidR="000E719A" w:rsidRPr="00DD4796" w:rsidRDefault="00000000" w:rsidP="00967227">
+    <w:p w:rsidR="000E719A" w:rsidRPr="00DD4796" w:rsidRDefault="00FB64D5" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="000E719A" w:rsidRPr="00DD4796">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://socrehab.ru/home/novosti-i-sobytiya/serebryanaya-shkola-tsifrovoj-gramotnosti</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E719A" w:rsidRPr="00DD4796">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773099A8" w14:textId="77777777" w:rsidR="00B63887" w:rsidRPr="00DD4796" w:rsidRDefault="00000000" w:rsidP="00967227">
+    <w:p w:rsidR="00B63887" w:rsidRPr="00DD4796" w:rsidRDefault="00FB64D5" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00B63887" w:rsidRPr="00DD4796">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://vk.com/club201842411?w=wall-201842411_256</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B63887" w:rsidRPr="00DD4796">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E83B93F" w14:textId="77777777" w:rsidR="00DD4796" w:rsidRPr="00DD4796" w:rsidRDefault="00000000" w:rsidP="00967227">
+    <w:p w:rsidR="00DD4796" w:rsidRPr="00DD4796" w:rsidRDefault="00FB64D5" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00DD4796" w:rsidRPr="00DD4796">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://vk.com/club201842411?w=wall-201842411_253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD4796" w:rsidRPr="00DD4796">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E665910" w14:textId="77777777" w:rsidR="00967227" w:rsidRPr="00DD4796" w:rsidRDefault="00967227" w:rsidP="00967227">
+    <w:p w:rsidR="00967227" w:rsidRPr="00DD4796" w:rsidRDefault="00967227" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="777396F9" w14:textId="77777777" w:rsidR="00967227" w:rsidRDefault="00967227" w:rsidP="00967227">
+    <w:p w:rsidR="00362C32" w:rsidRDefault="00362C32" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00967227" w:rsidRDefault="00967227" w:rsidP="00967227">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00641967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
       <w:r w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8998,179 +10206,211 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в 202</w:t>
       </w:r>
       <w:r w:rsidR="007032C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:r w:rsidR="004D08B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="009E7545" w:rsidRPr="008D1A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2933</w:t>
       </w:r>
       <w:r w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> человек</w:t>
       </w:r>
       <w:r w:rsidR="008D1A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> получили бесплатные образовательные услуги </w:t>
       </w:r>
       <w:r w:rsidRPr="003E777D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>на мастер-классах, тренингах, практикумах,  встречах, в процессе стационарного и дистанционного обучения.</w:t>
+        <w:t xml:space="preserve">на мастер-классах, тренингах, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>практикумах,  встречах</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, в процессе стационарного и дистанционного обучения.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E14279">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2873B855" w14:textId="77777777" w:rsidR="007032C4" w:rsidRDefault="007032C4" w:rsidP="00205C8E">
+    <w:p w:rsidR="007032C4" w:rsidRDefault="007032C4" w:rsidP="00205C8E">
       <w:pPr>
         <w:ind w:left="-709" w:right="-5" w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A7361AD" w14:textId="77777777" w:rsidR="00205C8E" w:rsidRDefault="00205C8E" w:rsidP="00205C8E">
+    <w:p w:rsidR="00205C8E" w:rsidRDefault="00205C8E" w:rsidP="00205C8E">
       <w:pPr>
         <w:ind w:left="-709" w:right="-5" w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85A5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Фандрайзинговая</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85A5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00362C32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C85A5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>деятельность</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37773105" w14:textId="77777777" w:rsidR="00EE39E0" w:rsidRPr="00C85A5C" w:rsidRDefault="00EE39E0" w:rsidP="00205C8E">
+    <w:p w:rsidR="00EE39E0" w:rsidRPr="00C85A5C" w:rsidRDefault="00EE39E0" w:rsidP="00205C8E">
       <w:pPr>
         <w:ind w:left="-709" w:right="-5" w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72A05A5D" w14:textId="77777777" w:rsidR="00205C8E" w:rsidRPr="0073429E" w:rsidRDefault="00205C8E" w:rsidP="00205C8E">
+    <w:p w:rsidR="00205C8E" w:rsidRPr="0073429E" w:rsidRDefault="00205C8E" w:rsidP="00205C8E">
       <w:pPr>
         <w:ind w:left="-284" w:right="-5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
@@ -9180,444 +10420,433 @@
         </w:rPr>
         <w:t xml:space="preserve"> году</w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> сотрудниками организации были разработаны </w:t>
       </w:r>
       <w:r w:rsidR="00A378A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> социально значимых проектов, направленных на улучшение качества жизни целевых групп организации:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB7A1EA" w14:textId="77777777" w:rsidR="00205C8E" w:rsidRPr="0073429E" w:rsidRDefault="00205C8E" w:rsidP="00205C8E">
+    <w:p w:rsidR="00205C8E" w:rsidRPr="0073429E" w:rsidRDefault="00205C8E" w:rsidP="00205C8E">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="008B1733">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Учимся, играем, созидаем</w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCB58DC" w14:textId="77777777" w:rsidR="00205C8E" w:rsidRPr="008B1733" w:rsidRDefault="00205C8E" w:rsidP="00205C8E">
+    <w:p w:rsidR="00205C8E" w:rsidRPr="008B1733" w:rsidRDefault="00205C8E" w:rsidP="00205C8E">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="0073429E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Социальный инкубатор «Компас семьи»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431CDB5F" w14:textId="77777777" w:rsidR="008B1733" w:rsidRPr="008B1733" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
+    <w:p w:rsidR="008B1733" w:rsidRPr="008B1733" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Программируем будущее»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45189145" w14:textId="77777777" w:rsidR="008B1733" w:rsidRPr="008B1733" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
+    <w:p w:rsidR="008B1733" w:rsidRPr="008B1733" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Академия цифрового искусства»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A89E206" w14:textId="77777777" w:rsidR="008B1733" w:rsidRPr="008B1733" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
+    <w:p w:rsidR="008B1733" w:rsidRPr="008B1733" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Мы команда – мы семья»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B0F7D6" w14:textId="77777777" w:rsidR="008B1733" w:rsidRPr="008B1733" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
+    <w:p w:rsidR="008B1733" w:rsidRPr="008B1733" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Новые коммуникации»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E20D003" w14:textId="77777777" w:rsidR="008B1733" w:rsidRPr="0073429E" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
+    <w:p w:rsidR="008B1733" w:rsidRPr="0073429E" w:rsidRDefault="008B1733" w:rsidP="00205C8E">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Школа креативного программирования для детей 6-12 лет «Быстрый старт»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD90C48" w14:textId="77777777" w:rsidR="00205C8E" w:rsidRPr="009E2972" w:rsidRDefault="009E2972" w:rsidP="009E2972">
+    <w:p w:rsidR="00205C8E" w:rsidRPr="009E2972" w:rsidRDefault="009E2972" w:rsidP="009E2972">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E2972">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«Школа интеллектуального досуга «Книги. Творчество. Технологии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B91679" w14:textId="77777777" w:rsidR="009E2972" w:rsidRPr="00A378A8" w:rsidRDefault="00A378A8" w:rsidP="00A378A8">
+    <w:p w:rsidR="009E2972" w:rsidRPr="00A378A8" w:rsidRDefault="00A378A8" w:rsidP="00A378A8">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A378A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Smart</w:t>
       </w:r>
       <w:r w:rsidRPr="00A378A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> СемьЯ. Новые возможности»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A00483" w14:textId="77777777" w:rsidR="00205C8E" w:rsidRPr="00E14279" w:rsidRDefault="00205C8E" w:rsidP="00967227">
+    <w:p w:rsidR="00205C8E" w:rsidRPr="00E14279" w:rsidRDefault="00205C8E" w:rsidP="00967227">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10D9E64A" w14:textId="77777777" w:rsidR="00967227" w:rsidRDefault="00967227" w:rsidP="00983559">
+    <w:p w:rsidR="00967227" w:rsidRDefault="00967227" w:rsidP="00983559">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1264706A" w14:textId="77777777" w:rsidR="00967227" w:rsidRDefault="00967227" w:rsidP="00983559">
+    <w:p w:rsidR="007106C9" w:rsidRPr="00D579A1" w:rsidRDefault="007106C9" w:rsidP="00983559">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:r w:rsidRPr="00D579A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D579A1">
+        <w:t>Участие в мероприятиях НРООИ «Социальная реабилитация» в 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Участие в мероприятиях НРООИ «Социальная реабилитация» в 202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D579A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC8A002" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DAF667C" w14:textId="77777777" w:rsidR="007106C9" w:rsidRPr="00F531AF" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRPr="00F531AF" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F531AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Обучающий семинар по подготовке заявки для участия во втором конкурсе 2024 года Президентского фонда культурных инициатив  </w:t>
       </w:r>
       <w:r w:rsidR="00DA1428">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F531AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12 января 2024г. Организатор: АНО «Дом Народного Единства».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFB8342" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47E73725" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F531AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2. Участие 26.01.2024 в еженедельной встрече</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -9647,73 +10876,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F531AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Организатор: АНО «Дом Народного Единства»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3B5AD0" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F531AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C17A544" w14:textId="77777777" w:rsidR="007106C9" w:rsidRPr="009B2DC3" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRPr="009B2DC3" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3. Участие   в семинаре 13 февраля 2024г. «</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -9758,394 +10987,379 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Верба, эксперт по </w:t>
+        <w:t xml:space="preserve"> Верба, эксперт по социальному проектированию, руководитель Ассоциации НКО «Служение»</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.  Организатор:</w:t>
       </w:r>
       <w:r w:rsidRPr="009B2DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...45 lines deleted...]
-    <w:p w14:paraId="122C1B64" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+        <w:t xml:space="preserve"> АНО «Центр поддержки социальных проектов Нижнего Новгорода»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41237E34" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Участие в </w:t>
       </w:r>
       <w:r w:rsidRPr="00D628BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>онлайн-вебинар</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>онлайн-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D628BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>вебинар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Формируем календарный план </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D628BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>проекта</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">»  </w:t>
+      <w:r w:rsidR="00B1120A">
+        <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="00D628BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>16</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> февраля</w:t>
+        <w:t>16 февраля</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024г. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F531AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Организатор: АНО «Дом Народного Единства».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AD778C" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ECFE37D" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. Участие в</w:t>
       </w:r>
       <w:r w:rsidRPr="000423EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> онлайн-вебинар</w:t>
+        <w:t xml:space="preserve"> онлайн-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000423EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>вебинар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000423EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Составляем бюджет проекта»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000423EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20 февраля 2024 года</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> «</w:t>
+      <w:r w:rsidR="00B1120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Организатор: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АНО «</w:t>
       </w:r>
       <w:r w:rsidRPr="000423EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Дом народного единства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68572400" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="720CFBEC" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="0033711C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Министерство внутренней региональной и муниципальной политики Нижегородской области</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0033711C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>вебинар «Конкурентоспособность заявки на региональном конкурсе грантов»</w:t>
+        <w:t>вебинар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033711C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Конкурентоспособность заявки на региональном конкурсе грантов»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27 февраля 2024 года</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77298A76" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FB1C948" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.Фонд президентских грантов, о</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10156,62 +11370,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>НКО.Трансформация</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C4464">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 04 марта 2024 года</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32837EBD" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79A1D93F" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -10224,946 +11438,985 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участие в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B92A09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>онлайн-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B92A09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вебинар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">е </w:t>
+        <w:t>е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B92A09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
-[...8 lines deleted...]
-        <w:t>Типичные ошибки при написании заявки на гранты», 11 марта 2024 года</w:t>
+        <w:t>«Типичные ошибки при написании заявки на гранты», 11 марта 2024 года</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D449B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Организатор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
-[...7 lines deleted...]
-        <w:t>АНО</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00875C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
+        <w:t>АНО «</w:t>
       </w:r>
       <w:r w:rsidRPr="004D55B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Дом народного единства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511835C1" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="008F55FB" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28 марта 2024 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – участие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Афониной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Е.А. в качестве </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Член</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общественного Совета</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в заседании </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общественного Совета при министерстве образования и науки Нижегородской области по проведению независимой оценки качества условий осуществления образовательной деятельности государственными образовательными, а </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F55FB" w:rsidRDefault="008F55FB" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00223420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>также иными организациями, осуществляющими образовательную деятельность за счет бюджетных ассигнований</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="-709"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00223420">
+        <w:t xml:space="preserve">10. 28 марта 2024 года </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D55B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>28 марта 2024 года</w:t>
+        <w:t>семинар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – участие Афониной Е.А. в качестве </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00223420">
+        <w:t xml:space="preserve"> с представителями </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Член</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Роскомнадзора</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D55B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00223420">
+        <w:t xml:space="preserve"> «Как НКО не получить штраф по закону о рекламе»</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Общественного Совета</w:t>
-      </w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в заседании </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00223420">
+        <w:t xml:space="preserve">Организатор: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1120A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Общественного Совета при министерстве образования и науки Нижегородской области по проведению независимой оценки качества условий осуществления образовательной деятельности государственными образовательными, а также иными организациями, осуществляющими образовательную деятельность за счет бюджетных ассигнований</w:t>
-[...7 lines deleted...]
-        <w:ind w:left="-709"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. 28 марта 2024 года </w:t>
+        <w:t xml:space="preserve">АНО « </w:t>
       </w:r>
       <w:r w:rsidRPr="004D55B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>семинар</w:t>
+        <w:t>Дом народного единства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> с представителями Роскомнадзора</w:t>
-[...60 lines deleted...]
-        </w:rPr>
         <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D843A3" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="00B1120A" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. </w:t>
+        <w:t>11. Участие</w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Участие  в</w:t>
+      <w:r w:rsidR="007106C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в  </w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9" w:rsidRPr="0037747D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IX</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007106C9" w:rsidRPr="0037747D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Съезд</w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r w:rsidRPr="0037747D">
+      <w:r w:rsidR="007106C9" w:rsidRPr="0037747D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОНКО Нижегородской области "Вместе"</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007106C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Культурный центр «Маяк» и  в интерактивной галереи “НКО «</w:t>
       </w:r>
-      <w:r w:rsidRPr="0037747D">
+      <w:r w:rsidR="007106C9" w:rsidRPr="0037747D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Люди для людей”</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007106C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с детскими работами по креативному программированию,  11 апреля 2024 года. Организатор: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0016325B">
+      <w:r w:rsidR="007106C9" w:rsidRPr="0016325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>НРОО "Служение-НЭКСТ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA7AFBC" w14:textId="77777777" w:rsidR="00EF36BC" w:rsidRDefault="00EF36BC" w:rsidP="00EF36BC">
+    <w:p w:rsidR="00EF36BC" w:rsidRDefault="00EF36BC" w:rsidP="00EF36BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E0DB23C" w14:textId="77777777" w:rsidR="00EF36BC" w:rsidRDefault="00EF36BC" w:rsidP="00EF36BC">
+    <w:p w:rsidR="00EF36BC" w:rsidRDefault="00EF36BC" w:rsidP="00EF36BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12.Мастер-класс по составлению презентации социального проекта, пространство «Молодой Нижний», 26 апреля 2024 г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7B9A11" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D231CE" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00EF36BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.Участие в мероприятии, посвященном   празднованию дня рождения </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="48CD6515" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+        <w:t xml:space="preserve">.Участие в мероприятии, посвященном   празднованию дня рождения ПФКИ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1120A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 мая 2024г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRPr="004D3AE3" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="165" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2C2D2E"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36BC" w:rsidRPr="004D3AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2C2D2E"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2C2D2E"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.Онлайн-консультация «Разбор типичных ошибок заявителей» - Фонд Владимира Потанина, 20 мая 2024 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRPr="00443F46" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Круглый стол «Меры поддержки НКО. Реестр исполнителей общественно полезных услуг» 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7 мая 2024 г. Организатор АНО «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дом народного единства»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRPr="00443F46" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="2C2D2E"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00443F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2C2D2E"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В работе круглого стола приняли участие представители Главного управления министерства юстиции РФ по Нижегородской области, министерства внутренней региональной и муниципальной политики Нижегородской области и НКО, в том числе состоящие в реестре исполнителей общественно полезных услуг</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443F46">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="2C2D2E"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRPr="00DC0BAD" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="165" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2C2D2E"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2C2D2E"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2C2D2E"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VII Ассамблея социально ориентированных НКО регионов Приволжья «Новые возможности сотрудничества»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-5 июня 2024 года. Организатор: Нижегородская Ассоциация НКО «Служение», сеть ресурсных центров СО НКО ПФО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="009C2E76">
+      <w:pPr>
+        <w:ind w:left="-709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00EF36BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2C2D2E"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>.О</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="0AABA7C8" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD183E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD183E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19 июня 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерство социальной политики Нижегородской области</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD183E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Публичное обсуждение на тему:» Анализ правоприменительной практики   по вопросам соблюдения обязательных требований в сфере социального обслуживания». Формат - видеоконференцсвязь.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="165" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Образовательный интенсив «Грант</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президентского фонда культурных инициатив как механизм реализации творческих проектов», 13 августа 2024 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Организатор: АНО «Дом народного единства»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRPr="00BC2929" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...296 lines deleted...]
-        <w:pStyle w:val="a3"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00EF36BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2929">
         <w:rPr>
@@ -11206,957 +12459,1006 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC2929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  участие </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">  участие в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BC2929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>в</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Межрегиональном  Форуме «Потенциал 52+. Время возможностей», 08 ноября 2024г. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRPr="00BC2929" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC2929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Межрегиональном</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Организаторы: Управление по труду и занятости Нижегородской области, Нижегородский кадровый центр «Работа России», региональный центр «серебряного» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC2929">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Форуме «Потенциал 52+. Время возможностей», 08 ноября 2024г. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="151674D0" w14:textId="77777777" w:rsidR="007106C9" w:rsidRPr="00BC2929" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+        <w:t>волонтерства</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и партия «Новые люди»  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="00EF36BC" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2929">
-[...32 lines deleted...]
-    <w:p w14:paraId="198C1147" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9" w:rsidRPr="00C82DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Очный мастер-класс «Внутренний документооборот - какие документы необходимо подготовить по итогам года». Организатор</w:t>
+      </w:r>
+      <w:r w:rsidR="008F55FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АНО</w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9" w:rsidRPr="00C82DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9" w:rsidRPr="00C82DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Дом народного единства</w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="007106C9" w:rsidRPr="00C82DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19.11.2024г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F55FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Онлайн-встреча Клуба СОНКО </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771280">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19 ноября  2024г. Организаторы: НРОО "Служение-НЭКСТ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D7F8FBC" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="00EF36BC" w:rsidP="007106C9">
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Участие в тематической </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>встрече  представителей</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> некоммерческих организаций и  бизнес-сообщества  в рамках акции </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЩедрыйВторник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> 3 декабря 2024 года в Доме народного единства.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC2929">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цель встречи – узнать больше о возможностях сотрудничества, выстраивания партнерских отношений и совместной реализации благотворительных инициатив</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Очный мастер-класс «Внутренний документооборот - какие документы необходимо подготовить по итогам года». </w:t>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRPr="0081792E" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 5 декабря </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">участие </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ярмарке </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вакансий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00875C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ГКУ НО «НЦЗН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для соискателей с инвалидностью и огран</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">иченными возможностями здоровья, а </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007106C9" w:rsidRPr="00C82DC4">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">:   </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>также  в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007106C9">
-[...48 lines deleted...]
-    <w:p w14:paraId="11B9E8F4" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ругл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081792E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с работодателями «Квотирование рабочих мест. Актуальные вопросы трудоустройства и занятости граждан с инвалидностью»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="165" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-567" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF36BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Итоги года НКО Нижегородской области, 24 декабря 2024г. Организатор: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048755E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>АНО «Дом народного единства»,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерство внутренней региональной и муниципальной политики Нижегородской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B362CB" w:rsidRPr="000E279F" w:rsidRDefault="00B362CB" w:rsidP="008F55FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E279F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НРООИ «Социальная реабилитация» является членской организацией, высшим органом управления является Общее собрание членов, которое собирается не реже одного раза в год. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Руководство деятельностью организации в период между собраниями осуществляет правление.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E279F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Единоличным и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E279F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сполнительным органом является </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>директор   Чубаров Владимир Иванович.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B362CB" w:rsidRDefault="00B362CB" w:rsidP="008F55FB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
-        <w:rPr>
-[...70 lines deleted...]
-    <w:p w14:paraId="127BA7F9" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A73F9A" w:rsidRDefault="00A73F9A" w:rsidP="00B362CB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE7C57D" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    <w:p w:rsidR="00B362CB" w:rsidRDefault="00B362CB" w:rsidP="00B362CB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...311 lines deleted...]
-    <w:p w14:paraId="7B15AB4C" w14:textId="77777777" w:rsidR="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD57B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">иректор НРООИ «Социальная реабилитация» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD57B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В.И.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD57B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Чубаров</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B362CB" w:rsidRDefault="00B362CB" w:rsidP="007106C9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="165" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-567" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...182 lines deleted...]
-    <w:p w14:paraId="12182CE7" w14:textId="77777777" w:rsidR="007106C9" w:rsidRPr="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
+    </w:p>
+    <w:p w:rsidR="007106C9" w:rsidRPr="007106C9" w:rsidRDefault="007106C9" w:rsidP="007106C9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007106C9" w:rsidRPr="007106C9" w:rsidSect="00207459">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="850" w:bottom="0" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shape id="_x0000_i1027" style="width:6pt;height:12pt" coordsize="" o:spt="100" o:bullet="t" adj="0,,0" path="" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:imagedata r:id="rId1" o:title="image23"/>
         <v:formulas/>
         <v:path o:connecttype="segments"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="092039B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6830909A"/>
     <w:lvl w:ilvl="0" w:tplc="D012BC46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4762"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13114,358 +14416,372 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1295985651">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="727385788">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1711032699">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="156698640">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1520508855">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="283585987">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1493906311">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="568228722">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00815CEF"/>
     <w:rsid w:val="00003524"/>
     <w:rsid w:val="00003675"/>
     <w:rsid w:val="00003ED5"/>
     <w:rsid w:val="00005452"/>
     <w:rsid w:val="00007360"/>
     <w:rsid w:val="00013772"/>
     <w:rsid w:val="0001600B"/>
     <w:rsid w:val="00025404"/>
     <w:rsid w:val="0004123A"/>
     <w:rsid w:val="00046553"/>
     <w:rsid w:val="000777AA"/>
     <w:rsid w:val="0008403C"/>
     <w:rsid w:val="000B6CB4"/>
     <w:rsid w:val="000C3B5A"/>
     <w:rsid w:val="000E719A"/>
     <w:rsid w:val="000F30D0"/>
     <w:rsid w:val="000F6961"/>
     <w:rsid w:val="00106833"/>
     <w:rsid w:val="00107C81"/>
     <w:rsid w:val="001127F3"/>
     <w:rsid w:val="00112B88"/>
+    <w:rsid w:val="001174AB"/>
     <w:rsid w:val="0012459B"/>
     <w:rsid w:val="00140051"/>
     <w:rsid w:val="00171DDD"/>
     <w:rsid w:val="00174CD0"/>
     <w:rsid w:val="001A5DAA"/>
     <w:rsid w:val="001D236E"/>
     <w:rsid w:val="001E2AC8"/>
     <w:rsid w:val="001F5C11"/>
     <w:rsid w:val="001F6724"/>
     <w:rsid w:val="00205C8E"/>
     <w:rsid w:val="00207459"/>
     <w:rsid w:val="00210DB1"/>
     <w:rsid w:val="002136E4"/>
     <w:rsid w:val="00213ABC"/>
     <w:rsid w:val="00253BBE"/>
     <w:rsid w:val="002558D7"/>
     <w:rsid w:val="0026335F"/>
     <w:rsid w:val="002637F6"/>
     <w:rsid w:val="002657A1"/>
     <w:rsid w:val="00270EE6"/>
     <w:rsid w:val="002A1077"/>
     <w:rsid w:val="002B6EF7"/>
     <w:rsid w:val="002E7886"/>
     <w:rsid w:val="002F0992"/>
     <w:rsid w:val="00305D0B"/>
     <w:rsid w:val="00331171"/>
     <w:rsid w:val="00336DCA"/>
     <w:rsid w:val="003469F5"/>
     <w:rsid w:val="003528D0"/>
+    <w:rsid w:val="00362C32"/>
     <w:rsid w:val="003B56DB"/>
     <w:rsid w:val="003E21C8"/>
     <w:rsid w:val="003E3D5A"/>
     <w:rsid w:val="003E634B"/>
     <w:rsid w:val="003E7F10"/>
     <w:rsid w:val="003F02FB"/>
     <w:rsid w:val="003F1735"/>
     <w:rsid w:val="00444E5E"/>
     <w:rsid w:val="00454100"/>
+    <w:rsid w:val="0047211A"/>
     <w:rsid w:val="004803B7"/>
     <w:rsid w:val="00484200"/>
     <w:rsid w:val="004C6914"/>
+    <w:rsid w:val="004D08B4"/>
+    <w:rsid w:val="004D3AE3"/>
     <w:rsid w:val="004D770F"/>
     <w:rsid w:val="004F71C5"/>
     <w:rsid w:val="0050019E"/>
     <w:rsid w:val="00546A82"/>
     <w:rsid w:val="00562C5E"/>
+    <w:rsid w:val="005640C8"/>
     <w:rsid w:val="00573D4D"/>
     <w:rsid w:val="00581E98"/>
     <w:rsid w:val="005B3078"/>
     <w:rsid w:val="005C1936"/>
     <w:rsid w:val="005D581F"/>
     <w:rsid w:val="005F5638"/>
     <w:rsid w:val="0061273D"/>
     <w:rsid w:val="00612893"/>
+    <w:rsid w:val="00615114"/>
     <w:rsid w:val="006205B5"/>
     <w:rsid w:val="006239FB"/>
     <w:rsid w:val="00644FBD"/>
     <w:rsid w:val="00653E2E"/>
     <w:rsid w:val="006551E0"/>
     <w:rsid w:val="00657D25"/>
     <w:rsid w:val="00665AF2"/>
     <w:rsid w:val="00670AC4"/>
     <w:rsid w:val="00671147"/>
     <w:rsid w:val="00674053"/>
     <w:rsid w:val="00681311"/>
     <w:rsid w:val="00695CFE"/>
     <w:rsid w:val="006A3AF1"/>
+    <w:rsid w:val="006B366A"/>
     <w:rsid w:val="006C33DF"/>
+    <w:rsid w:val="006D2105"/>
     <w:rsid w:val="006D2308"/>
     <w:rsid w:val="007032C4"/>
     <w:rsid w:val="007106C9"/>
     <w:rsid w:val="00712AF0"/>
     <w:rsid w:val="00714932"/>
     <w:rsid w:val="00721CD6"/>
     <w:rsid w:val="007313A1"/>
     <w:rsid w:val="007353F8"/>
     <w:rsid w:val="00783185"/>
     <w:rsid w:val="00797B4F"/>
     <w:rsid w:val="007A73A9"/>
     <w:rsid w:val="007C122A"/>
     <w:rsid w:val="007D13E4"/>
     <w:rsid w:val="007D59BF"/>
     <w:rsid w:val="00812F4D"/>
     <w:rsid w:val="00815CEF"/>
     <w:rsid w:val="00820200"/>
     <w:rsid w:val="00822C5E"/>
     <w:rsid w:val="00867468"/>
     <w:rsid w:val="00873772"/>
+    <w:rsid w:val="00875C93"/>
     <w:rsid w:val="00896C39"/>
     <w:rsid w:val="00896FFB"/>
     <w:rsid w:val="008B1733"/>
     <w:rsid w:val="008B3E21"/>
-    <w:rsid w:val="008C2ADE"/>
     <w:rsid w:val="008D1A9F"/>
     <w:rsid w:val="008E3B78"/>
     <w:rsid w:val="008F0A16"/>
     <w:rsid w:val="008F1D95"/>
     <w:rsid w:val="008F50DD"/>
-    <w:rsid w:val="00900CD1"/>
+    <w:rsid w:val="008F55FB"/>
     <w:rsid w:val="00916F54"/>
     <w:rsid w:val="009219AB"/>
     <w:rsid w:val="00936EDA"/>
     <w:rsid w:val="00955231"/>
     <w:rsid w:val="00967227"/>
     <w:rsid w:val="00974794"/>
     <w:rsid w:val="009752F8"/>
     <w:rsid w:val="00983559"/>
     <w:rsid w:val="00997EC0"/>
     <w:rsid w:val="009B6E33"/>
     <w:rsid w:val="009C2E76"/>
     <w:rsid w:val="009D108D"/>
+    <w:rsid w:val="009D4A75"/>
     <w:rsid w:val="009E2972"/>
     <w:rsid w:val="009E7545"/>
     <w:rsid w:val="009F5E3B"/>
     <w:rsid w:val="00A00262"/>
     <w:rsid w:val="00A01D41"/>
     <w:rsid w:val="00A21496"/>
     <w:rsid w:val="00A30A3E"/>
     <w:rsid w:val="00A378A8"/>
     <w:rsid w:val="00A44456"/>
     <w:rsid w:val="00A4452D"/>
     <w:rsid w:val="00A560C9"/>
     <w:rsid w:val="00A57F8C"/>
     <w:rsid w:val="00A72B1D"/>
     <w:rsid w:val="00A73F9A"/>
     <w:rsid w:val="00A9728D"/>
+    <w:rsid w:val="00AA6E1B"/>
     <w:rsid w:val="00AC396F"/>
     <w:rsid w:val="00AC686F"/>
     <w:rsid w:val="00AF4F04"/>
     <w:rsid w:val="00B10887"/>
+    <w:rsid w:val="00B1120A"/>
     <w:rsid w:val="00B30E04"/>
     <w:rsid w:val="00B34B0D"/>
     <w:rsid w:val="00B362CB"/>
     <w:rsid w:val="00B44E6B"/>
     <w:rsid w:val="00B63887"/>
     <w:rsid w:val="00B646FD"/>
     <w:rsid w:val="00B73F84"/>
     <w:rsid w:val="00B746DB"/>
     <w:rsid w:val="00BC7ECC"/>
     <w:rsid w:val="00BF5C26"/>
+    <w:rsid w:val="00C23A94"/>
     <w:rsid w:val="00C26FB3"/>
     <w:rsid w:val="00C274D2"/>
     <w:rsid w:val="00C41283"/>
     <w:rsid w:val="00C46986"/>
     <w:rsid w:val="00C63CD4"/>
     <w:rsid w:val="00C70C70"/>
     <w:rsid w:val="00C80BC6"/>
     <w:rsid w:val="00CB311B"/>
     <w:rsid w:val="00CC464A"/>
     <w:rsid w:val="00D05A7A"/>
     <w:rsid w:val="00D41D6D"/>
+    <w:rsid w:val="00D4282B"/>
     <w:rsid w:val="00D44C3A"/>
     <w:rsid w:val="00D53AF6"/>
     <w:rsid w:val="00D603AA"/>
     <w:rsid w:val="00D97BCA"/>
     <w:rsid w:val="00DA1428"/>
     <w:rsid w:val="00DA6C11"/>
     <w:rsid w:val="00DB1DFF"/>
     <w:rsid w:val="00DC4C95"/>
     <w:rsid w:val="00DC71E1"/>
     <w:rsid w:val="00DD4796"/>
     <w:rsid w:val="00E2784B"/>
     <w:rsid w:val="00E3476D"/>
     <w:rsid w:val="00E410F8"/>
     <w:rsid w:val="00E64C48"/>
     <w:rsid w:val="00E72C23"/>
     <w:rsid w:val="00E759A3"/>
     <w:rsid w:val="00E75C33"/>
     <w:rsid w:val="00E769CC"/>
     <w:rsid w:val="00E77021"/>
     <w:rsid w:val="00E8520A"/>
     <w:rsid w:val="00EA040B"/>
     <w:rsid w:val="00EA3316"/>
     <w:rsid w:val="00EB0FF3"/>
     <w:rsid w:val="00EB2351"/>
     <w:rsid w:val="00EE39E0"/>
     <w:rsid w:val="00EE3BC0"/>
     <w:rsid w:val="00EF3341"/>
     <w:rsid w:val="00EF36BC"/>
     <w:rsid w:val="00F0017A"/>
     <w:rsid w:val="00F0491D"/>
     <w:rsid w:val="00F04EBF"/>
     <w:rsid w:val="00F05642"/>
     <w:rsid w:val="00F07DC1"/>
     <w:rsid w:val="00F11DF0"/>
     <w:rsid w:val="00F224CE"/>
     <w:rsid w:val="00F54E2D"/>
     <w:rsid w:val="00F556B9"/>
     <w:rsid w:val="00F8172F"/>
     <w:rsid w:val="00F93CF1"/>
     <w:rsid w:val="00FA1785"/>
+    <w:rsid w:val="00FB64D5"/>
     <w:rsid w:val="00FC5C16"/>
     <w:rsid w:val="00FD38B6"/>
     <w:rsid w:val="00FD75C2"/>
     <w:rsid w:val="00FE1C22"/>
     <w:rsid w:val="00FE5277"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31895BDD"/>
+  <w14:docId w14:val="0B9D31F6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C6D816E8-7D1D-44E8-9AA7-ABC12BDC71C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13793,55 +15109,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA040B"/>
     <w:pPr>
       <w:spacing w:after="5" w:line="247" w:lineRule="auto"/>
       <w:ind w:left="715" w:firstLine="705"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007106C9"/>
     <w:pPr>
@@ -13997,104 +15308,118 @@
     <w:locked/>
     <w:rsid w:val="00205C8E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F04EBF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="right">
+    <w:name w:val="right"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="001174AB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="989672277">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1803577182">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1918324361">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-132598195_6532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-169806171_11912" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club201842411?w=wall-201842411_256" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/video/playlist/-108060283_14" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/@-108060283-shkola-intellektualnogo-dosuga-knigi-tvorchestvo-tehnologii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3832" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/master-klassy-po-vizualnomu-programmirovaniyu-prokhodyat-dlya-detej-nizhnego-novgoroda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/urok-tsifry" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/proekt108060283?w=wall-108060283_3833%2Fall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/startoval-proekt-shkola-intellektualnogo-dosuga-knigi-tvorchestvo-tekhnologii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3836" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/shkola-intellektualnogo-dosuga-knigi-tvorchestvo-tekhnologii-priglashaet-v-proekt-nastavnikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/33" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3839" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3852" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/32" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club201842411?w=wall-201842411_253" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/udivitelnye-knigi-literaturnoj-gostinoj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/serebryanaya-shkola-tsifrovoj-gramotnosti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3858" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/kruglyj-stol-s-pedagogami" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-132598195_6532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-169806171_11912" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/serebryanaya-shkola-tsifrovoj-gramotnosti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/video/playlist/-108060283_14" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/@-108060283-shkola-intellektualnogo-dosuga-knigi-tvorchestvo-tehnologii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3839" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3832" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/master-klassy-po-vizualnomu-programmirovaniyu-prokhodyat-dlya-detej-nizhnego-novgoroda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/proekt108060283?w=wall-108060283_3833%2Fall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/startoval-proekt-shkola-intellektualnogo-dosuga-knigi-tvorchestvo-tekhnologii" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3836" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3836" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/shkola-intellektualnogo-dosuga-knigi-tvorchestvo-tekhnologii-priglashaet-v-proekt-nastavnikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club201842411?w=wall-201842411_253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3836" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/33" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3839" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3852" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/32" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/club201842411?w=wall-201842411_256" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3827" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/novyj-vzglyad-na-chtenie-knig-kak-detyam-s-polzoj-provodit-vremya-za-kompyuterom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/udivitelnye-knigi-literaturnoj-gostinoj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/urok-tsifry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/visualprogram/7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/wall-108060283_3858" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socrehab.ru/home/novosti-i-sobytiya/kruglyj-stol-s-pedagogami" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -14320,72 +15645,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>39233</Characters>
+  <Pages>14</Pages>
+  <Words>7011</Words>
+  <Characters>39963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>326</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>333</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46023</CharactersWithSpaces>
+  <CharactersWithSpaces>46881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Markova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>